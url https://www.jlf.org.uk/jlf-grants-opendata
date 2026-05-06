--- v0 (2025-10-10)
+++ v1 (2026-05-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jlfound.sharepoint.com/sites/Grants/Documents/Grants -360 Giving/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="729" documentId="14_{82CB539E-9EFB-4A61-86B0-C47AFFE395C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{654D8F4D-947E-452E-A73E-F9E7857B2893}"/>
+  <xr:revisionPtr revIDLastSave="1115" documentId="14_{82CB539E-9EFB-4A61-86B0-C47AFFE395C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B8BFEFC6-D25B-4562-8F23-AC92305DF1A1}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="grants" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">grants!$A$99:$Z$110</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -72,51 +72,51 @@
     <author>tc={E1875060-B479-4CA8-B312-9B177FA0C683}</author>
     <author>tc={3837031F-1C96-4EFC-9B84-4498698D661A}</author>
   </authors>
   <commentList>
     <comment ref="M108" authorId="0" shapeId="0" xr:uid="{E1875060-B479-4CA8-B312-9B177FA0C683}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Registered with Financial Conduct Authority</t>
       </text>
     </comment>
     <comment ref="M118" authorId="1" shapeId="0" xr:uid="{3837031F-1C96-4EFC-9B84-4498698D661A}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Registered as a CIC</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="916">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3263" uniqueCount="1027">
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Amount Applied For</t>
   </si>
   <si>
     <t>Amount Awarded</t>
   </si>
   <si>
     <t>Award Date</t>
   </si>
   <si>
     <t>Planned Dates:Start Date</t>
   </si>
   <si>
@@ -2832,50 +2832,383 @@
     <t>GB-CHC-1199292</t>
   </si>
   <si>
     <t xml:space="preserve">InCommon Foundation </t>
   </si>
   <si>
     <t>E1W 2SF</t>
   </si>
   <si>
     <t>https://incommon.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-SMP-01</t>
   </si>
   <si>
     <t>GB-CHC-1076617</t>
   </si>
   <si>
     <t xml:space="preserve">The Southmead Project </t>
   </si>
   <si>
     <t>BS10 6AS</t>
   </si>
   <si>
     <t>https://www.southmeadproject.org.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-BSC-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Body and Soul Charity </t>
+  </si>
+  <si>
+    <t>GB-CHC-1060062</t>
+  </si>
+  <si>
+    <t>EC1R 4RE</t>
+  </si>
+  <si>
+    <t>http://www.bodyandsoulcharity.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SAK-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Social Ark </t>
+  </si>
+  <si>
+    <t>GB-CHC-1188519</t>
+  </si>
+  <si>
+    <t>E12 6SG</t>
+  </si>
+  <si>
+    <t>http://www.socialark.co.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SIS-01</t>
+  </si>
+  <si>
+    <t>GB-COH-5277105</t>
+  </si>
+  <si>
+    <t>Sporting Inspirations CIC</t>
+  </si>
+  <si>
+    <t>CM19 5LR</t>
+  </si>
+  <si>
+    <t>http://www.sportinginspirations.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-TLB-01</t>
+  </si>
+  <si>
+    <t>GB-COH-15550060</t>
+  </si>
+  <si>
+    <t>The Leap Bradford CIC</t>
+  </si>
+  <si>
+    <t>Bradford</t>
+  </si>
+  <si>
+    <t>BD7 1AY</t>
+  </si>
+  <si>
+    <t>http://www.the-leap.org.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-GB-02</t>
+  </si>
+  <si>
+    <t>360G-JLF-CFC-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1140017</t>
+  </si>
+  <si>
+    <t>Cyclists Fighting Cancer</t>
+  </si>
+  <si>
+    <t>Stratford-upon-Avon</t>
+  </si>
+  <si>
+    <t>CV37 9NF</t>
+  </si>
+  <si>
+    <t>http://www.cyclistsfc.org.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-MHY-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supporting the social enterprise's core delivery and operational costs. </t>
+  </si>
+  <si>
+    <t>GB-COH-15043850</t>
+  </si>
+  <si>
+    <t>Maverick Humanity</t>
+  </si>
+  <si>
+    <t>AL22HD</t>
+  </si>
+  <si>
+    <t>http://www.maverickhumanity.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-PSJ-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1094719</t>
+  </si>
+  <si>
+    <t>Proms at St Jude's</t>
+  </si>
+  <si>
+    <t>N2 0RD</t>
+  </si>
+  <si>
+    <t>http://www.promsatstjudes.org.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-RCE-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1106331</t>
+  </si>
+  <si>
+    <t>Resource</t>
+  </si>
+  <si>
+    <t>N12 9RH</t>
+  </si>
+  <si>
+    <t>http://www.resource-centre.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-RGO-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1100885</t>
+  </si>
+  <si>
+    <t>Resurgo</t>
+  </si>
+  <si>
+    <t>W6 7JP</t>
+  </si>
+  <si>
+    <t>https://resurgo.org.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SBB-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1199971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sefton Baby Baskets </t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/SeftonBabyBaskets/</t>
+  </si>
+  <si>
+    <t>L23 7YJ</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liverpool </t>
+  </si>
+  <si>
+    <t>360G-JLF-GB-03</t>
+  </si>
+  <si>
+    <t>360G-JLF-I2O-03</t>
+  </si>
+  <si>
+    <t>360G-JLF-KDS-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1144887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kensington Dragons </t>
+  </si>
+  <si>
+    <t>NW10 5LJ</t>
+  </si>
+  <si>
+    <t>http://kensingtondragons.com/</t>
+  </si>
+  <si>
+    <t>360G-JLF-NHYC-03</t>
+  </si>
+  <si>
+    <t>360G-JLF-PSN-01</t>
+  </si>
+  <si>
+    <t>GB-COH-12985171</t>
+  </si>
+  <si>
+    <t>Partisan Community CIC</t>
+  </si>
+  <si>
+    <t>SW9 8LA</t>
+  </si>
+  <si>
+    <t>https://www.partisanuk.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SSK-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stripey Stork </t>
+  </si>
+  <si>
+    <t>RH2 0PA</t>
+  </si>
+  <si>
+    <t>https://stripeystork.org.uk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surrey </t>
+  </si>
+  <si>
+    <t>360G-JLF-ADE-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-118947</t>
+  </si>
+  <si>
+    <t>Alexander Devine Children’s Cancer Trust</t>
+  </si>
+  <si>
+    <t>Berkshire</t>
+  </si>
+  <si>
+    <t>SL6 3LU</t>
+  </si>
+  <si>
+    <t>http://www.alexanderdevine.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-BCE-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1010518</t>
+  </si>
+  <si>
+    <t>Become Charity</t>
+  </si>
+  <si>
+    <t>EC1V 9HU</t>
+  </si>
+  <si>
+    <t>https://becomecharity.org.uk/</t>
+  </si>
+  <si>
+    <t>GB-CHC-289508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Choose Freedom </t>
+  </si>
+  <si>
+    <t>GU9 7UD</t>
+  </si>
+  <si>
+    <t>http://www.ichoosefreedom.co.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SESA-02</t>
+  </si>
+  <si>
+    <t>360G-JLF-SJPS-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1211451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sinai Jewish Primary School </t>
+  </si>
+  <si>
+    <t>HA3 9UD</t>
+  </si>
+  <si>
+    <t>https://sinaischool.com/</t>
+  </si>
+  <si>
+    <t>360G-JLF-SIMD-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport in Mind </t>
+  </si>
+  <si>
+    <t>http://www.sportinmind.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF-THE-01</t>
+  </si>
+  <si>
+    <t>GB-CHC-1108298</t>
+  </si>
+  <si>
+    <t>Thames Hospice</t>
+  </si>
+  <si>
+    <t>SL6 2DN</t>
+  </si>
+  <si>
+    <t>http://www.thameshospice.org.uk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berkshire </t>
+  </si>
+  <si>
+    <t>360G-PPO-01</t>
+  </si>
+  <si>
+    <t>GB-COH-10593738</t>
+  </si>
+  <si>
+    <t>Playphysio C.I.C.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cambridge </t>
+  </si>
+  <si>
+    <t>CB23 2TG</t>
+  </si>
+  <si>
+    <t>https://play.physio/</t>
+  </si>
+  <si>
+    <t>360G-JLF-UCLHC-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd\Thh:mm:ss\Z"/>
     <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2991,51 +3324,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3079,50 +3412,51 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Sally Prentice" id="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" userId="S::sprentice@jlf.org.uk::9545d03b-1495-4872-8d75-ab5bfd48516a" providerId="AD"/>
@@ -3410,56 +3744,56 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="M108" dT="2023-08-14T15:22:02.41" personId="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" id="{E1875060-B479-4CA8-B312-9B177FA0C683}">
     <text>Registered with Financial Conduct Authority</text>
   </threadedComment>
   <threadedComment ref="M118" dT="2024-02-05T14:43:37.01" personId="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" id="{3837031F-1C96-4EFC-9B84-4498698D661A}">
     <text>Registered as a CIC</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalofdementiacare.co.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfts.org.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrepoint.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bet-uri.org.il/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yesoutdoors.org.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdf.org.uk/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filmoxford.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://key4life.org.uk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psds.info/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfholidayfund.org.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cst.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innovationsindementia.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brightontabletennisclub.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambitiousaboutautism.org.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stripeystork.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhyouthcentre.org.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woodrowhighhouse.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcesforautism.org.uk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://changingfaces.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF162"/>
+  <dimension ref="A1:AF191"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A124" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="1" topLeftCell="A141" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="G1" sqref="G1"/>
-      <selection pane="bottomLeft" activeCell="G171" sqref="G171"/>
+      <selection pane="bottomLeft" activeCell="C182" sqref="C182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="69.28515625" customWidth="1"/>
     <col min="3" max="3" width="50.7109375" customWidth="1"/>
     <col min="4" max="5" width="11.42578125" customWidth="1"/>
     <col min="7" max="9" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="46.5703125" customWidth="1"/>
     <col min="12" max="12" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="17.42578125" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" customWidth="1"/>
     <col min="17" max="17" width="13.28515625" customWidth="1"/>
     <col min="18" max="18" width="62.28515625" customWidth="1"/>
     <col min="19" max="19" width="18" customWidth="1"/>
     <col min="20" max="20" width="19" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="24.85546875" customWidth="1"/>
     <col min="22" max="22" width="40.7109375" customWidth="1"/>
     <col min="23" max="23" width="10" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="24" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="22.42578125" bestFit="1" customWidth="1"/>
@@ -16190,50 +16524,2164 @@
       </c>
       <c r="S162" s="3" t="s">
         <v>666</v>
       </c>
       <c r="T162" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V162" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X162" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y162" s="6">
         <v>45772</v>
       </c>
       <c r="Z162" s="3" t="s">
         <v>42</v>
       </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E163" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F163" s="3">
+        <v>20000</v>
+      </c>
+      <c r="G163" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H163" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I163" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J163" s="3">
+        <v>12</v>
+      </c>
+      <c r="K163" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="M163" s="4">
+        <v>1060062</v>
+      </c>
+      <c r="N163" s="4"/>
+      <c r="O163" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T163" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U163" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V163" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W163" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X163" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y163" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z163" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E164" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F164" s="3">
+        <v>15000</v>
+      </c>
+      <c r="G164" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H164" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I164" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J164" s="3">
+        <v>12</v>
+      </c>
+      <c r="K164" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="M164" s="4">
+        <v>1188519</v>
+      </c>
+      <c r="N164" s="4"/>
+      <c r="O164" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P164" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q164" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="R164" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="S164" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T164" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U164" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V164" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X164" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y164" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z164" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E165" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F165" s="3">
+        <v>20000</v>
+      </c>
+      <c r="G165" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H165" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I165" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J165" s="3">
+        <v>12</v>
+      </c>
+      <c r="K165" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="M165" s="4"/>
+      <c r="N165" s="4">
+        <v>5277105</v>
+      </c>
+      <c r="O165" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>929</v>
+      </c>
+      <c r="R165" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="S165" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T165" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U165" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V165" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W165" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X165" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y165" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z165" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E166" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F166" s="3">
+        <v>15000</v>
+      </c>
+      <c r="G166" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H166" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I166" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J166" s="3">
+        <v>12</v>
+      </c>
+      <c r="K166" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="M166" s="4"/>
+      <c r="N166" s="2">
+        <v>15550060</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>935</v>
+      </c>
+      <c r="R166" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="S166" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="T166" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U166" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V166" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W166" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X166" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y166" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z166" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E167" s="3">
+        <v>5000</v>
+      </c>
+      <c r="F167" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G167" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H167" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I167" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J167" s="3">
+        <v>3</v>
+      </c>
+      <c r="K167" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="M167" s="4"/>
+      <c r="N167" s="4">
+        <v>14041987</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="R167" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="S167" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="T167" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U167" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V167" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X167" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y167" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z167" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A168" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E168" s="3">
+        <v>0</v>
+      </c>
+      <c r="F168" s="3">
+        <v>2000</v>
+      </c>
+      <c r="G168" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H168" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I168" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J168" s="3">
+        <v>12</v>
+      </c>
+      <c r="K168" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="M168" s="2">
+        <v>1140017</v>
+      </c>
+      <c r="N168" s="4"/>
+      <c r="O168" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>942</v>
+      </c>
+      <c r="R168" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T168" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U168" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V168" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W168" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X168" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y168" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z168" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E169" s="3">
+        <v>0</v>
+      </c>
+      <c r="F169" s="3">
+        <v>3000</v>
+      </c>
+      <c r="G169" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H169" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I169" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J169" s="3">
+        <v>12</v>
+      </c>
+      <c r="K169" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="M169" s="4"/>
+      <c r="N169" s="4">
+        <v>15043850</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>948</v>
+      </c>
+      <c r="R169" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="S169" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T169" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U169" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V169" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W169" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X169" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y169" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z169" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E170" s="3">
+        <v>0</v>
+      </c>
+      <c r="F170" s="3">
+        <v>2000</v>
+      </c>
+      <c r="G170" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H170" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I170" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J170" s="3">
+        <v>12</v>
+      </c>
+      <c r="K170" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="M170" s="4">
+        <v>1094719</v>
+      </c>
+      <c r="N170" s="4"/>
+      <c r="O170" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="S170" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T170" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U170" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V170" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W170" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X170" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y170" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z170" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E171" s="3">
+        <v>0</v>
+      </c>
+      <c r="F171" s="3">
+        <v>3000</v>
+      </c>
+      <c r="G171" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H171" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I171" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J171" s="3">
+        <v>12</v>
+      </c>
+      <c r="K171" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="M171" s="4">
+        <v>1106331</v>
+      </c>
+      <c r="N171" s="4"/>
+      <c r="O171" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="S171" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T171" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U171" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V171" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W171" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X171" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y171" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z171" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E172" s="3">
+        <v>0</v>
+      </c>
+      <c r="F172" s="3">
+        <v>4000</v>
+      </c>
+      <c r="G172" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H172" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I172" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J172" s="3">
+        <v>12</v>
+      </c>
+      <c r="K172" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="M172" s="4">
+        <v>1100885</v>
+      </c>
+      <c r="N172" s="4"/>
+      <c r="O172" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T172" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U172" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V172" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W172" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X172" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y172" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z172" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E173" s="3">
+        <v>0</v>
+      </c>
+      <c r="F173" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G173" s="20">
+        <v>45849</v>
+      </c>
+      <c r="H173" s="20">
+        <v>45870</v>
+      </c>
+      <c r="I173" s="20">
+        <v>46235</v>
+      </c>
+      <c r="J173" s="3">
+        <v>12</v>
+      </c>
+      <c r="K173" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="M173" s="4">
+        <v>1199971</v>
+      </c>
+      <c r="N173" s="4"/>
+      <c r="O173" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="R173" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="S173" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="T173" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U173" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V173" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W173" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X173" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y173" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z173" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E174" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F174" s="3">
+        <v>14000</v>
+      </c>
+      <c r="G174" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H174" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I174" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J174" s="3">
+        <v>12</v>
+      </c>
+      <c r="K174" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="M174" s="4"/>
+      <c r="N174" s="4">
+        <v>14041987</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="R174" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="T174" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U174" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V174" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W174" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X174" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y174" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z174" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E175" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F175" s="3">
+        <v>25000</v>
+      </c>
+      <c r="G175" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H175" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I175" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J175" s="3">
+        <v>12</v>
+      </c>
+      <c r="K175" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="M175" s="4">
+        <v>1154984</v>
+      </c>
+      <c r="N175" s="4"/>
+      <c r="O175" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="R175" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="S175" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="T175" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U175" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V175" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W175" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X175" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y175" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z175" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E176" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F176" s="3">
+        <v>10000</v>
+      </c>
+      <c r="G176" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H176" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I176" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J176" s="3">
+        <v>12</v>
+      </c>
+      <c r="K176" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="M176" s="4">
+        <v>1144887</v>
+      </c>
+      <c r="N176" s="4"/>
+      <c r="O176" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="R176" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="S176" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T176" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U176" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V176" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W176" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X176" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y176" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z176" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E177" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F177" s="3">
+        <v>20000</v>
+      </c>
+      <c r="G177" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H177" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I177" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J177" s="3">
+        <v>12</v>
+      </c>
+      <c r="K177" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="M177" s="4">
+        <v>276943</v>
+      </c>
+      <c r="N177" s="4">
+        <v>1393561</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="R177" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="S177" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T177" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U177" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V177" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W177" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X177" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y177" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z177" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E178" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F178" s="3">
+        <v>15000</v>
+      </c>
+      <c r="G178" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H178" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I178" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J178" s="3">
+        <v>12</v>
+      </c>
+      <c r="K178" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="M178" s="4"/>
+      <c r="N178" s="4">
+        <v>12985171</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="R178" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="S178" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T178" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U178" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V178" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W178" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X178" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y178" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z178" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E179" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F179" s="3">
+        <v>17500</v>
+      </c>
+      <c r="G179" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H179" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I179" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J179" s="3">
+        <v>12</v>
+      </c>
+      <c r="K179" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="M179" s="4">
+        <v>1161613</v>
+      </c>
+      <c r="N179" s="4"/>
+      <c r="O179" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="R179" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="S179" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="T179" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U179" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V179" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W179" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X179" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y179" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z179" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E180" s="3">
+        <v>0</v>
+      </c>
+      <c r="F180" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G180" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H180" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I180" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J180" s="3">
+        <v>12</v>
+      </c>
+      <c r="K180" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="M180" s="4">
+        <v>118947</v>
+      </c>
+      <c r="N180" s="4"/>
+      <c r="O180" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="R180" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="S180" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="T180" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U180" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V180" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W180" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X180" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y180" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z180" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E181" s="3">
+        <v>0</v>
+      </c>
+      <c r="F181" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G181" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H181" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I181" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J181" s="3">
+        <v>12</v>
+      </c>
+      <c r="K181" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="M181" s="4">
+        <v>1010518</v>
+      </c>
+      <c r="N181" s="4"/>
+      <c r="O181" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="R181" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="S181" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T181" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U181" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V181" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W181" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X181" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y181" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z181" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A182" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E182" s="3">
+        <v>0</v>
+      </c>
+      <c r="F182" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G182" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H182" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I182" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J182" s="3">
+        <v>12</v>
+      </c>
+      <c r="K182" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M182" s="4">
+        <v>289508</v>
+      </c>
+      <c r="N182" s="4"/>
+      <c r="O182" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="R182" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T182" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U182" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V182" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W182" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X182" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y182" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z182" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E183" s="3">
+        <v>0</v>
+      </c>
+      <c r="F183" s="3">
+        <v>3000</v>
+      </c>
+      <c r="G183" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H183" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I183" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J183" s="3">
+        <v>12</v>
+      </c>
+      <c r="K183" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="M183" s="49">
+        <v>1076321</v>
+      </c>
+      <c r="N183" s="49"/>
+      <c r="O183" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="R183" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="S183" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="T183" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U183" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V183" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X183" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y183" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z183" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E184" s="3">
+        <v>0</v>
+      </c>
+      <c r="F184" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G184" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H184" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I184" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J184" s="3">
+        <v>12</v>
+      </c>
+      <c r="K184" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M184" s="49">
+        <v>1211451</v>
+      </c>
+      <c r="N184" s="49"/>
+      <c r="O184" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T184" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U184" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V184" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X184" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y184" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z184" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E185" s="3">
+        <v>0</v>
+      </c>
+      <c r="F185" s="3">
+        <v>13000</v>
+      </c>
+      <c r="G185" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H185" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I185" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J185" s="3">
+        <v>12</v>
+      </c>
+      <c r="K185" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="M185" s="49">
+        <v>1161323</v>
+      </c>
+      <c r="N185" s="49"/>
+      <c r="O185" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="R185" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="S185" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T185" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U185" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V185" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W185" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X185" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y185" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z185" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E186" s="3">
+        <v>0</v>
+      </c>
+      <c r="F186" s="3">
+        <v>5000</v>
+      </c>
+      <c r="G186" s="20">
+        <v>45940</v>
+      </c>
+      <c r="H186" s="20">
+        <v>45962</v>
+      </c>
+      <c r="I186" s="20">
+        <v>46327</v>
+      </c>
+      <c r="J186" s="3">
+        <v>12</v>
+      </c>
+      <c r="K186" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M186" s="49">
+        <v>1108298</v>
+      </c>
+      <c r="N186" s="49"/>
+      <c r="O186" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="T186" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U186" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V186" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W186" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X186" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y186" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z186" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E187" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F187" s="3">
+        <v>25000</v>
+      </c>
+      <c r="G187" s="20">
+        <v>46038</v>
+      </c>
+      <c r="H187" s="20">
+        <v>46113</v>
+      </c>
+      <c r="I187" s="20">
+        <v>46478</v>
+      </c>
+      <c r="J187" s="3">
+        <v>12</v>
+      </c>
+      <c r="K187" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M187" s="49"/>
+      <c r="N187" s="49">
+        <v>10593738</v>
+      </c>
+      <c r="O187" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>1024</v>
+      </c>
+      <c r="R187" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="T187" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U187" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V187" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W187" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X187" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y187" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z187" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E188" s="3">
+        <v>25000</v>
+      </c>
+      <c r="F188" s="3">
+        <v>25000</v>
+      </c>
+      <c r="G188" s="20">
+        <v>46038</v>
+      </c>
+      <c r="H188" s="20">
+        <v>46054</v>
+      </c>
+      <c r="I188" s="20">
+        <v>46419</v>
+      </c>
+      <c r="J188" s="3">
+        <v>12</v>
+      </c>
+      <c r="K188" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="M188" s="49">
+        <v>1165398</v>
+      </c>
+      <c r="N188" s="49"/>
+      <c r="O188" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="R188" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="S188" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T188" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U188" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V188" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="X188" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y188" s="6">
+        <v>46105</v>
+      </c>
+      <c r="Z188" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A189" s="3"/>
+      <c r="B189" s="3"/>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3"/>
+      <c r="J189" s="3"/>
+      <c r="K189" s="3"/>
+      <c r="L189" s="3"/>
+      <c r="M189" s="4"/>
+      <c r="N189" s="4"/>
+      <c r="O189" s="3"/>
+      <c r="P189" s="3"/>
+      <c r="Q189" s="3"/>
+      <c r="R189" s="3"/>
+      <c r="S189" s="3"/>
+      <c r="T189" s="3"/>
+      <c r="U189" s="3"/>
+      <c r="V189" s="5"/>
+      <c r="W189" s="3"/>
+      <c r="X189" s="3"/>
+      <c r="Y189" s="6"/>
+      <c r="Z189" s="3"/>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A190" s="3"/>
+      <c r="B190" s="3"/>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+      <c r="H190" s="3"/>
+      <c r="I190" s="3"/>
+      <c r="J190" s="3"/>
+      <c r="K190" s="3"/>
+      <c r="L190" s="3"/>
+      <c r="M190" s="4"/>
+      <c r="N190" s="4"/>
+      <c r="O190" s="3"/>
+      <c r="P190" s="3"/>
+      <c r="Q190" s="3"/>
+      <c r="R190" s="3"/>
+      <c r="S190" s="3"/>
+      <c r="T190" s="3"/>
+      <c r="U190" s="3"/>
+      <c r="V190" s="5"/>
+      <c r="W190" s="3"/>
+      <c r="X190" s="3"/>
+      <c r="Y190" s="6"/>
+      <c r="Z190" s="3"/>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A191" s="3"/>
+      <c r="B191" s="3"/>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
+      <c r="E191" s="3"/>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
+      <c r="H191" s="3"/>
+      <c r="I191" s="3"/>
+      <c r="J191" s="3"/>
+      <c r="K191" s="3"/>
+      <c r="L191" s="3"/>
+      <c r="M191" s="4"/>
+      <c r="N191" s="4"/>
+      <c r="O191" s="3"/>
+      <c r="P191" s="3"/>
+      <c r="Q191" s="3"/>
+      <c r="R191" s="3"/>
+      <c r="S191" s="3"/>
+      <c r="T191" s="3"/>
+      <c r="U191" s="3"/>
+      <c r="V191" s="3"/>
+      <c r="W191" s="3"/>
+      <c r="X191" s="3"/>
+      <c r="Y191" s="3"/>
+      <c r="Z191" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="R9" r:id="rId1" xr:uid="{B1A364FA-7B7B-4793-B457-C0705F7D35E5}"/>
     <hyperlink ref="R95" r:id="rId2" xr:uid="{D8032FF2-9958-4146-9DC6-AD402289E47C}"/>
     <hyperlink ref="R44" r:id="rId3" xr:uid="{19E791E2-6C98-4D5D-A5F3-3F3F392AF42A}"/>
     <hyperlink ref="R45" r:id="rId4" xr:uid="{11867B3B-83FB-48A9-919C-04ED8502E0A1}"/>
     <hyperlink ref="R98" r:id="rId5" xr:uid="{2B1C56A0-7CEA-4A3D-A42D-5DD6DDA69274}"/>
     <hyperlink ref="R83" r:id="rId6" xr:uid="{582A8116-CE27-47F1-8DCB-7E5E1D3C6D78}"/>
     <hyperlink ref="Z100" r:id="rId7" xr:uid="{00D10AC5-CEBC-47C5-90BC-CD9F980DCA60}"/>
     <hyperlink ref="R101" r:id="rId8" xr:uid="{67DD849F-F5B5-4B20-99F5-3741A68A3943}"/>
     <hyperlink ref="R102" r:id="rId9" xr:uid="{2BF9EA3C-0A0D-4C51-A9B2-DED48C93BD0F}"/>
     <hyperlink ref="R100" r:id="rId10" xr:uid="{878AE379-4879-4EF4-B576-39AAFDB55D52}"/>
     <hyperlink ref="Z101" r:id="rId11" xr:uid="{5C50D20F-1099-49B4-BBB1-1895EB1DCD8B}"/>
     <hyperlink ref="Z102" r:id="rId12" xr:uid="{7C6F0EA0-0AAF-4296-9A9C-4FB6F7BCCAA4}"/>
     <hyperlink ref="Z103" r:id="rId13" xr:uid="{B96E5F65-1C14-4F4C-A999-98AE53C80D3A}"/>
     <hyperlink ref="Z104" r:id="rId14" xr:uid="{85BEE165-B2A2-4B5C-9DDC-37845B2E1BE2}"/>
     <hyperlink ref="Z105" r:id="rId15" xr:uid="{61CCF914-FBA9-4B47-8488-B80500D1DF7F}"/>
     <hyperlink ref="R103" r:id="rId16" xr:uid="{7F7A99EF-699B-47A2-9323-12799ACADE03}"/>
     <hyperlink ref="R104" r:id="rId17" xr:uid="{47DFC1D9-B346-48F2-895B-EE32FC927EF3}"/>
     <hyperlink ref="R105" r:id="rId18" xr:uid="{2E93C6C9-22BD-4394-A0AC-11C4AC4788A3}"/>
     <hyperlink ref="R106" r:id="rId19" xr:uid="{B318C66B-3929-4424-9A16-414276441B99}"/>
     <hyperlink ref="Z106" r:id="rId20" xr:uid="{4032B38C-7FAC-405A-B913-CE5BD65D3D74}"/>
     <hyperlink ref="Z107" r:id="rId21" xr:uid="{B70BA181-E3A7-4F70-9405-4539A53E22F1}"/>
@@ -16266,61 +18714,77 @@
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.27559055118110243" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="23" fitToHeight="0" orientation="landscape" r:id="rId48"/>
   <legacyDrawing r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654">MRFVUJU225U6-1083677916-22801</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654">
+      <Url>https://jlfound.sharepoint.com/sites/Grants/_layouts/15/DocIdRedir.aspx?ID=MRFVUJU225U6-1083677916-22801</Url>
+      <Description>MRFVUJU225U6-1083677916-22801</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bbd7b314-18f1-424d-b9c3-8a2b147865c8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fd33055-3fb3-426d-b4e6-55f0fc8c5654" xmlns:ns3="bbd7b314-18f1-424d-b9c3-8a2b147865c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="841c6e040d32d8d3f7f1c3ad2c1693f5" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010078850BF83B79624E907E9CA8FA614D65" ma:contentTypeVersion="54" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="853327a1fb7026bba69acdf477710596">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fd33055-3fb3-426d-b4e6-55f0fc8c5654" xmlns:ns3="bbd7b314-18f1-424d-b9c3-8a2b147865c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1aecd8d0e383c03b3e3b5c48d5a3b98" ns2:_="" ns3:_="">
     <xsd:import namespace="5fd33055-3fb3-426d-b4e6-55f0fc8c5654"/>
     <xsd:import namespace="bbd7b314-18f1-424d-b9c3-8a2b147865c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -16526,164 +18990,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B31253-B67B-41A1-B5EF-B75B3D0A83C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="bbd7b314-18f1-424d-b9c3-8a2b147865c8"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5fd33055-3fb3-426d-b4e6-55f0fc8c5654"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8979D5F2-D067-4C3C-8E4E-DDE130C66EA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0D5270-BACD-45EA-AC5E-2565A3BA144C}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996561A2-DD86-4BD4-8E99-BD4CBEFBCB20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>