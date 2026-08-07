--- v1 (2026-05-06)
+++ v2 (2026-08-07)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30305"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jlfound.sharepoint.com/sites/Grants/Documents/Grants -360 Giving/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jlfound-my.sharepoint.com/personal/dramsey_jlf_org_uk/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1115" documentId="14_{82CB539E-9EFB-4A61-86B0-C47AFFE395C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B8BFEFC6-D25B-4562-8F23-AC92305DF1A1}"/>
+  <xr:revisionPtr revIDLastSave="1132" documentId="14_{82CB539E-9EFB-4A61-86B0-C47AFFE395C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD32EF45-29D0-48CC-B4FF-F58641B2CAE6}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="grants" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">grants!$A$99:$Z$110</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -72,51 +72,51 @@
     <author>tc={E1875060-B479-4CA8-B312-9B177FA0C683}</author>
     <author>tc={3837031F-1C96-4EFC-9B84-4498698D661A}</author>
   </authors>
   <commentList>
     <comment ref="M108" authorId="0" shapeId="0" xr:uid="{E1875060-B479-4CA8-B312-9B177FA0C683}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Registered with Financial Conduct Authority</t>
       </text>
     </comment>
     <comment ref="M118" authorId="1" shapeId="0" xr:uid="{3837031F-1C96-4EFC-9B84-4498698D661A}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Registered as a CIC</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3263" uniqueCount="1027">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3396" uniqueCount="1066">
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Amount Applied For</t>
   </si>
   <si>
     <t>Amount Awarded</t>
   </si>
   <si>
     <t>Award Date</t>
   </si>
   <si>
     <t>Planned Dates:Start Date</t>
   </si>
   <si>
@@ -203,80 +203,80 @@
   <si>
     <t>N10 3JA</t>
   </si>
   <si>
     <t>http://www.ambitiousaboutautism.org.uk/</t>
   </si>
   <si>
     <t>GB-CHC-1165225</t>
   </si>
   <si>
     <t>Joseph Levy Foundation</t>
   </si>
   <si>
     <t>Autistic Children and Young People</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>http://www.jlf.org.uk/</t>
   </si>
   <si>
+    <t>360G-JLF-RFA-01</t>
+  </si>
+  <si>
+    <t>Family Support Manager (autism) West Midlands</t>
+  </si>
+  <si>
+    <t>To fund the salary of the autism Family Support Manager for the West Midlands</t>
+  </si>
+  <si>
+    <t>GB-CHC-1061253</t>
+  </si>
+  <si>
+    <t>Resources for Autism</t>
+  </si>
+  <si>
+    <t>03326332</t>
+  </si>
+  <si>
+    <t>NW11 6AB</t>
+  </si>
+  <si>
+    <t>https://resourcesforautism.org.uk/</t>
+  </si>
+  <si>
+    <t>West Midlands</t>
+  </si>
+  <si>
     <t>360G-JLF-RFA-02</t>
   </si>
   <si>
-    <t>Family Support Manager (autism) West Midlands</t>
-[...25 lines deleted...]
-  <si>
     <t>Family support (autism) West Midlands</t>
   </si>
   <si>
     <t>To fund the costs of support (support worker time and associated costs) for a minimum of 90 families in the West Midlands</t>
   </si>
   <si>
     <t>360G-JLF-HUJ-02</t>
   </si>
   <si>
     <t>Behaviour Support Programme - development and evaluation (autism)</t>
   </si>
   <si>
     <t>To fund a study to examine the feasibility and efficacy of a community-implemented, parent-mediated, group intervention for children with autism spectrum disorders and disruptive behaviours</t>
   </si>
   <si>
     <t>360G-JLF-org:Hebrew-University-of-Jerusalem</t>
   </si>
   <si>
     <t>Hebrew University of Jerusalem</t>
   </si>
   <si>
     <t>Jerusalem</t>
   </si>
   <si>
     <t>Israel</t>
@@ -467,51 +467,51 @@
   <si>
     <t>360G-JLF-BMC-01</t>
   </si>
   <si>
     <t>Medical equipment</t>
   </si>
   <si>
     <t>To contribute to the cost of purchasing a dialysis machine for the Dialysis Institute at the Center</t>
   </si>
   <si>
     <t>360G-JLF-org:Barzilai-Medical-Center-Friends-of</t>
   </si>
   <si>
     <t>Barzilai Medical Center (Friends of)</t>
   </si>
   <si>
     <t>Ashkelon</t>
   </si>
   <si>
     <t>http://www.bmc.gov.il/eng</t>
   </si>
   <si>
     <t>Ashkelon - Israel</t>
   </si>
   <si>
-    <t>360G-JLF-TDF-02</t>
+    <t>360G-JLF-TDF-01</t>
   </si>
   <si>
     <t>Complementary therapies</t>
   </si>
   <si>
     <t>To cover the cost of complementary therapies for inpatients on the wards at the Royal National Orthopaedic Hospital</t>
   </si>
   <si>
     <t>GB-CHC-1076761</t>
   </si>
   <si>
     <t>The Disability Foundation</t>
   </si>
   <si>
     <t>03705381</t>
   </si>
   <si>
     <t>Stanmore</t>
   </si>
   <si>
     <t>HA7 4LP</t>
   </si>
   <si>
     <t>http://www.tdf.org.uk/</t>
   </si>
@@ -1997,278 +1997,338 @@
   <si>
     <t xml:space="preserve">Final year of funding for Welfare Grants programme </t>
   </si>
   <si>
     <t>To support people with CF who need additional financial support due cost of living pressures</t>
   </si>
   <si>
     <t>360G-JLF-FBA-01</t>
   </si>
   <si>
     <t>To enable Food Bank Aid in supporting food banks across London and surrounding counties</t>
   </si>
   <si>
     <t>GB-CHC-1194314</t>
   </si>
   <si>
     <t>Food Bank Aid</t>
   </si>
   <si>
     <t>N12 0GL</t>
   </si>
   <si>
     <t>https://www.foodbankaid.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-BU-01</t>
+  </si>
+  <si>
     <t>To support an arts organization in Israel working with young people with learning difficulties</t>
   </si>
   <si>
     <t>360G-JLF-org:Beit-Uri</t>
   </si>
   <si>
     <t>Beit Uri</t>
   </si>
   <si>
     <t>https://www.bet-uri.org.il/</t>
   </si>
   <si>
+    <t>360G-JLF-DP-01</t>
+  </si>
+  <si>
     <t xml:space="preserve">To support this community benefit society with the costs of publishing a specialist dementia publication </t>
   </si>
   <si>
     <t>360G-JLF-org:Dementia-Publishing-Limited</t>
   </si>
   <si>
     <t>Dementia Publishing Limited</t>
   </si>
   <si>
     <t>PO33 2EZ</t>
   </si>
   <si>
     <t>https://journalofdementiacare.co.uk/</t>
   </si>
   <si>
+    <t>360G-JLF-TSA-01</t>
+  </si>
+  <si>
     <t>Contribution to costs of delivering extra-curricula activities</t>
   </si>
   <si>
     <t>To contribute to the organization's work to support pupils in their learning and extra curricula activities</t>
   </si>
   <si>
     <t>GB-CHC-1094597</t>
   </si>
   <si>
     <t xml:space="preserve">Thornhill School Association </t>
   </si>
   <si>
     <t>N1 1HX</t>
   </si>
   <si>
     <t>https://www.thornhill.islington.sch.uk/thornhill-foundation-1/</t>
   </si>
   <si>
+    <t>360G-JLF-LY-01</t>
+  </si>
+  <si>
     <t xml:space="preserve">Investment in Woodrow High House </t>
   </si>
   <si>
     <t>To make a contribution the refurbishment of Woodrow High House outdoor learning centre.</t>
   </si>
   <si>
     <t>GB-CHC-303324</t>
   </si>
   <si>
     <t>London Youth-Woodrow High House</t>
   </si>
   <si>
     <t>N1 6DA</t>
   </si>
   <si>
     <t>https://woodrowhighhouse.org/</t>
   </si>
   <si>
+    <t>360G-JLF-NHYC-01</t>
+  </si>
+  <si>
     <t>To support the organisation's work with young people who are or who are at risk of homelessness</t>
   </si>
   <si>
     <t>GB-CHC-276943</t>
   </si>
   <si>
     <t>New Horizon Youth Centre</t>
   </si>
   <si>
     <t>NW1 1RJ</t>
   </si>
   <si>
     <t>https://nhyouthcentre.org.uk/</t>
   </si>
   <si>
+    <t>360G-JLF-K4L-01</t>
+  </si>
+  <si>
     <t>To support the organization's work with young offenders and young people at risk of offending</t>
   </si>
   <si>
     <t>GB-CHC-1152426</t>
   </si>
   <si>
     <t>Key4Life</t>
   </si>
   <si>
     <t>Bristol</t>
   </si>
   <si>
     <t>BS5 0HE</t>
   </si>
   <si>
     <t>https://key4life.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-CST-02</t>
+  </si>
+  <si>
     <t>To support the charity's work in keeping the Jewish community safe at a time of heightened tensions</t>
   </si>
   <si>
     <t>NW4 2FZ</t>
   </si>
   <si>
+    <t>360G-JLF-YOU-01</t>
+  </si>
+  <si>
     <t>To support the charity's homework club and mentoring project</t>
   </si>
   <si>
     <t>GB-CHC-1144916</t>
   </si>
   <si>
     <t>YES Outdoors</t>
   </si>
   <si>
     <t>N1 9JP</t>
   </si>
   <si>
     <t>https://yesoutdoors.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-CPT-01</t>
+  </si>
+  <si>
     <t>To support the charity's work in supporting young people who are homeless or at risk of becoming homeless</t>
   </si>
   <si>
     <t>GB-CHC-112411</t>
   </si>
   <si>
     <t>Centrepoint</t>
   </si>
   <si>
     <t>E1 8DZ</t>
   </si>
   <si>
     <t>https://centrepoint.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-RFA-03</t>
+  </si>
+  <si>
     <t>To contribut to the costs of the play therapy service in the West Midlands</t>
   </si>
   <si>
+    <t>360G-JLF-REA-01</t>
+  </si>
+  <si>
     <t>To fund arts activity classes for people with dementia and their carers</t>
   </si>
   <si>
     <t>GB-CHC-1125755</t>
   </si>
   <si>
     <t>Resonate Arts</t>
   </si>
   <si>
+    <t>W2 5ES</t>
+  </si>
+  <si>
     <t>https://resonatearts.org</t>
   </si>
   <si>
+    <t>360G-JLF-IID-01</t>
+  </si>
+  <si>
     <t>To fund the publishing of a book Knowledge is Power for people with a recent dementia diagnosis</t>
   </si>
   <si>
     <t>GB-CHC-6046815</t>
   </si>
   <si>
     <t>Innovations in Dementia</t>
   </si>
   <si>
     <t>EX1 9JB</t>
   </si>
   <si>
     <t>https://innovationsindementia.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-TDF-02</t>
+  </si>
+  <si>
     <t>To support a new service providing massage therapy for family carers</t>
   </si>
   <si>
     <t>GB-CHC-1176761</t>
   </si>
   <si>
     <t>https://tdf.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-SFS-01</t>
+  </si>
+  <si>
     <t>To support the charity's work providing emergency accommodation for homeless people</t>
   </si>
   <si>
     <t>GB-CHC-1125575</t>
   </si>
   <si>
     <t>Shelter from the Storm</t>
   </si>
   <si>
     <t>EC1V 2NX</t>
   </si>
   <si>
     <t>https://sfts.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-BTTC-02</t>
+  </si>
+  <si>
     <t>To support the charity's work in promoting community engagement and fitness through table tennis</t>
   </si>
   <si>
     <t>BN2 IJP</t>
   </si>
   <si>
     <t>https://brightontabletennisclub.com</t>
   </si>
   <si>
+    <t>360G-JLF-PSDS-01</t>
+  </si>
+  <si>
     <t>To contribute to the costs of providing a new centre of excellence for children and young people with Downs Syndrome</t>
   </si>
   <si>
     <t>GB-CHC-1123079</t>
   </si>
   <si>
     <t>PSDS</t>
   </si>
   <si>
     <t>TN16 1UB</t>
   </si>
   <si>
     <t>https://psds.info</t>
   </si>
   <si>
+    <t>360G-JLF-BF-02</t>
+  </si>
+  <si>
     <t>To contribut to the charity's futsal programme</t>
   </si>
   <si>
+    <t>360G-JLF-CF-01</t>
+  </si>
+  <si>
     <t>To contribute to the charity's work in supporting people with a visible difference</t>
   </si>
   <si>
     <t>GB-CHC-1011222</t>
   </si>
   <si>
     <t>Changing Faces</t>
   </si>
   <si>
     <t>S1 4FW</t>
   </si>
   <si>
     <t>https://changingfaces.org.uk</t>
   </si>
   <si>
+    <t>360G-JLF-FBA-02</t>
+  </si>
+  <si>
     <t xml:space="preserve">Unrestricted funding </t>
   </si>
   <si>
     <t>360G-JLF-VA-03</t>
   </si>
   <si>
     <t xml:space="preserve">Supporting the charity's core delivery and operational costs. </t>
   </si>
   <si>
     <t>360G-JLF-RFA-06</t>
   </si>
   <si>
     <t>https://www.resourcesforautism.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-S4L-02</t>
   </si>
   <si>
     <t xml:space="preserve">England </t>
   </si>
   <si>
     <t>360G-JLF-I2O-02</t>
   </si>
   <si>
     <t>360G-JLF-AI-01</t>
@@ -2276,359 +2336,359 @@
   <si>
     <t>GB-CHC-1162587</t>
   </si>
   <si>
     <t>Autism Inclusive</t>
   </si>
   <si>
     <t xml:space="preserve">Crewe </t>
   </si>
   <si>
     <t>CW2 8PS</t>
   </si>
   <si>
     <t>https://www.aicrewe.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-YPF-01</t>
   </si>
   <si>
     <t>GB-CHC-1056035</t>
   </si>
   <si>
     <t xml:space="preserve">Young People First </t>
   </si>
   <si>
+    <t>Warwickshire</t>
+  </si>
+  <si>
     <t>CV34 6DA</t>
   </si>
   <si>
-    <t>Warwickshire</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.youngpeoplefirst.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-NHYC-02</t>
   </si>
   <si>
     <t>360G-JLF-BTC-01</t>
   </si>
   <si>
     <t>GB-CHC-1205791</t>
   </si>
   <si>
     <t xml:space="preserve">Beyond The Classroom </t>
   </si>
   <si>
     <t>W10 5EF</t>
   </si>
   <si>
     <t>360G-JLF-GLT-01</t>
   </si>
   <si>
     <t>GB-CHC-1053434</t>
   </si>
   <si>
     <t xml:space="preserve">Go Live Theatre </t>
   </si>
   <si>
     <t>SW1W 0DH</t>
   </si>
   <si>
     <t>https://golivetheatre.org.uk/</t>
   </si>
   <si>
+    <t>360G-JLF-MLBRT-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB-CHC-1149701 </t>
+  </si>
+  <si>
+    <t>Maccabi London Brady Recreational Trust</t>
+  </si>
+  <si>
+    <t>EN5 3HW</t>
+  </si>
+  <si>
+    <t>https://www.maccabilondon.com/</t>
+  </si>
+  <si>
+    <t>360G-JLF-GB-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supporting the CIC's core delivery and operational costs. </t>
+  </si>
+  <si>
+    <t>GB-COH-14041987</t>
+  </si>
+  <si>
+    <t>Guardian Ballers CIC</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>CV1 2HG</t>
+  </si>
+  <si>
+    <t>https://guardianballers.org/</t>
+  </si>
+  <si>
     <t>360G-JLF-AA-01</t>
   </si>
   <si>
     <t>GB-CHC-1161785</t>
   </si>
   <si>
     <t xml:space="preserve">Advocacy Academy </t>
   </si>
   <si>
     <t>SW9 7QR</t>
   </si>
   <si>
     <t>https://www.theadvocacyacademy.com/</t>
   </si>
   <si>
     <t>360G-JLF-BKT-01</t>
   </si>
   <si>
     <t>GB-CHC-1126612</t>
   </si>
   <si>
     <t xml:space="preserve">The Ben Kinsella Trust </t>
   </si>
   <si>
     <t>N1 9AB</t>
   </si>
   <si>
     <t>https://benkinsella.org.uk/</t>
   </si>
   <si>
     <t>London and Nottingham</t>
   </si>
   <si>
+    <t>360G-JLF-CE-01</t>
+  </si>
+  <si>
     <t>GB-COH-11732530</t>
   </si>
   <si>
     <t xml:space="preserve">Cornerstone Engagement Community Interest Company </t>
   </si>
   <si>
     <t>WC2H 9JQ</t>
   </si>
   <si>
     <t>https://cornerstoneengagement.org/</t>
   </si>
   <si>
-    <t>360G-JLF-CE-01</t>
-[...1 lines deleted...]
-  <si>
     <t>360G-JLF-DYNI-01</t>
   </si>
   <si>
     <t>NI-CHC-108130</t>
   </si>
   <si>
     <t xml:space="preserve">Diverse Youth NI </t>
   </si>
   <si>
     <t>NI688622</t>
   </si>
   <si>
     <t>BT15 2GZ</t>
   </si>
   <si>
     <t>https://diverseyouthni.com/</t>
   </si>
   <si>
     <t>360G-JLF-SS-01</t>
   </si>
   <si>
+    <t>GB-CHC-1209072</t>
+  </si>
+  <si>
+    <t>Spiral Skills CIO</t>
+  </si>
+  <si>
+    <t>SW9 8PQ</t>
+  </si>
+  <si>
     <t>https://www.spiralskills.co.uk/</t>
   </si>
   <si>
-    <t>GB-CHC-1209072</t>
-[...7 lines deleted...]
-  <si>
     <t>360G-JLF-TEA-01</t>
   </si>
   <si>
     <t>GB-CHC-1100214</t>
   </si>
   <si>
     <t xml:space="preserve">Tender Education and Arts </t>
   </si>
   <si>
     <t>N7 6PA</t>
   </si>
   <si>
     <t>https://tender.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-TRC-01</t>
   </si>
   <si>
+    <t xml:space="preserve">Restricted funding </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Supporting the organisation's early-stage development. </t>
+  </si>
+  <si>
     <t>GB-COH-15478604</t>
   </si>
   <si>
-    <t xml:space="preserve">Restricted funding </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Tom's Run Club </t>
   </si>
   <si>
     <t>SE1 4NU</t>
   </si>
   <si>
     <t>https://www.instagram.com/tomsrunclub</t>
   </si>
   <si>
-    <t xml:space="preserve">Supporting the CIC's core delivery and operational costs. </t>
-[...34 lines deleted...]
-  <si>
     <t>360G-JLF-CALM-01</t>
   </si>
   <si>
     <t>GB-CHC-1110621</t>
   </si>
   <si>
     <t>Campaign Against Living Miserably</t>
   </si>
   <si>
     <t>SE1 8TG</t>
   </si>
   <si>
     <t>http://www.thecalmzone.net/</t>
   </si>
   <si>
+    <t>360G-JLF-WA-01</t>
+  </si>
+  <si>
     <t>GB-CHC-267043</t>
   </si>
   <si>
     <t>Wac Arts</t>
   </si>
   <si>
-    <t>360G-JLF-WA-01</t>
-[...1 lines deleted...]
-  <si>
     <t>NW3 4QP</t>
   </si>
   <si>
     <t>https://www.wacarts.co.uk/</t>
   </si>
   <si>
     <t>360G-JLF-LRF-01</t>
   </si>
   <si>
     <t>GB-CHC-1195259</t>
   </si>
   <si>
     <t>The Lucy Rayner Foundation</t>
   </si>
   <si>
     <t>Redhill, Surrey</t>
   </si>
   <si>
     <t>RH1 1RT</t>
   </si>
   <si>
     <t>https://thelucyraynerfoundation.com/</t>
   </si>
   <si>
     <t>360G-JLF-SESA-01</t>
   </si>
   <si>
     <t>GB-CHC-1076321</t>
   </si>
   <si>
     <t>SeeSaw</t>
   </si>
   <si>
+    <t xml:space="preserve">Oxford </t>
+  </si>
+  <si>
+    <t>OX3 8EF</t>
+  </si>
+  <si>
     <t>https://seesaw.org.uk/</t>
   </si>
   <si>
-    <t xml:space="preserve">Oxford </t>
-[...4 lines deleted...]
-  <si>
     <t>Oxfordshire</t>
   </si>
   <si>
     <t>360G-JLF-BSV-01</t>
   </si>
   <si>
     <t xml:space="preserve">Supporting the organisation's programmes for disadvantaged young entrepreneurs. </t>
   </si>
   <si>
     <t>GB-COH-13475597</t>
   </si>
   <si>
     <t>Black Seed Ventures Ltd</t>
   </si>
   <si>
     <t>N1 7GU</t>
   </si>
   <si>
     <t>https://www.blackseedvc.co.uk/</t>
   </si>
   <si>
     <t>360G-JLF-FFPI-01</t>
   </si>
   <si>
     <t>GB-CHC-1137636</t>
   </si>
   <si>
     <t xml:space="preserve">Fight for Peace International </t>
   </si>
   <si>
     <t>E16 2LS</t>
   </si>
   <si>
     <t>https://fightforpeace.net/</t>
   </si>
   <si>
     <t>360G-JLF-BSM-01</t>
   </si>
   <si>
     <t>GB-CHC-1122298</t>
   </si>
   <si>
+    <t xml:space="preserve">Grove Cottage, Bishop's Stortford Mencap </t>
+  </si>
+  <si>
     <t xml:space="preserve">Bishop's Stortford </t>
   </si>
   <si>
     <t>CM23 3JX</t>
   </si>
   <si>
-    <t xml:space="preserve">Grove Cottage, Bishop's Stortford Mencap </t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mencapgrovecottage.org/</t>
   </si>
   <si>
     <t>360G-JLF-UCLHC-01</t>
   </si>
   <si>
     <t>Supporting the charity's UCLH Lighthouse Project.</t>
   </si>
   <si>
     <t>GB-CHC-1165398</t>
   </si>
   <si>
     <t xml:space="preserve">University College London Hospitals Charity </t>
   </si>
   <si>
     <t>NW1 2PG</t>
   </si>
   <si>
     <t>https://www.uclhcharity.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-RNT-01</t>
   </si>
   <si>
     <t xml:space="preserve">Supporting the organisation's programmes for disadvantaged young people. </t>
@@ -2657,167 +2717,107 @@
   <si>
     <t>SE15 2TU</t>
   </si>
   <si>
     <t>https://www.peckhamsoupkitchen.org/</t>
   </si>
   <si>
     <t>360G-JLF-OFVM-01</t>
   </si>
   <si>
     <t>GB-CHC-1041014</t>
   </si>
   <si>
     <t xml:space="preserve">Film Oxford </t>
   </si>
   <si>
     <t>OX4 3AH</t>
   </si>
   <si>
     <t>https://www.filmoxford.org/</t>
   </si>
   <si>
     <t>Oxford</t>
   </si>
   <si>
-    <t>360G-JLF-REA-01</t>
-[...49 lines deleted...]
-  <si>
     <t>360G-JLF-REA-02</t>
   </si>
   <si>
     <t>GB-CHC-1025755</t>
   </si>
   <si>
-    <t>W2 5ES</t>
-[...1 lines deleted...]
-  <si>
     <t>360G-JLF-TKA-01</t>
   </si>
   <si>
     <t>GB-CHC-1003113</t>
   </si>
   <si>
     <t xml:space="preserve">Turtle Key Arts </t>
   </si>
   <si>
     <t>W6 0QL</t>
   </si>
   <si>
     <t>http://www.turtlekeyarts.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-WAC-01</t>
   </si>
   <si>
     <t>GB-CHC-1165847</t>
   </si>
   <si>
     <t xml:space="preserve">Wag and Company </t>
   </si>
   <si>
     <t>Newcastle upon Tyne</t>
   </si>
   <si>
     <t>NE4 5BZ</t>
   </si>
   <si>
     <t>https://wagandcompany.co.uk/</t>
   </si>
   <si>
     <t>North East</t>
   </si>
   <si>
-    <t>360G-JLF-RFA-01</t>
-[...4 lines deleted...]
-  <si>
     <t>360G-JLF-CCHS-01</t>
   </si>
   <si>
+    <t>GB-CHC-1060218</t>
+  </si>
+  <si>
     <t>Chelsea Community Hospital School</t>
   </si>
   <si>
     <t>SW10 9NH</t>
   </si>
   <si>
     <t>https://cchs.org.uk/</t>
   </si>
   <si>
-    <t>GB-CHC-1060218</t>
-[...1 lines deleted...]
-  <si>
     <t>360G-JLF-BDYZ-01</t>
   </si>
   <si>
     <t>GB-CHC-1172247</t>
   </si>
   <si>
     <t>Barking and Dagenham Youth Zone</t>
   </si>
   <si>
     <t>RM9 5YX</t>
   </si>
   <si>
     <t>https://www.futureyouthzone.org/</t>
   </si>
   <si>
     <t>360G-JLF-CH-01</t>
   </si>
   <si>
     <t>GB-CHC-1130066</t>
   </si>
   <si>
     <t>Caius House</t>
   </si>
   <si>
     <t>SW11 3RL</t>
@@ -2837,71 +2837,71 @@
   <si>
     <t>E1W 2SF</t>
   </si>
   <si>
     <t>https://incommon.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-SMP-01</t>
   </si>
   <si>
     <t>GB-CHC-1076617</t>
   </si>
   <si>
     <t xml:space="preserve">The Southmead Project </t>
   </si>
   <si>
     <t>BS10 6AS</t>
   </si>
   <si>
     <t>https://www.southmeadproject.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-BSC-01</t>
   </si>
   <si>
+    <t>GB-CHC-1060062</t>
+  </si>
+  <si>
     <t xml:space="preserve">Body and Soul Charity </t>
   </si>
   <si>
-    <t>GB-CHC-1060062</t>
-[...1 lines deleted...]
-  <si>
     <t>EC1R 4RE</t>
   </si>
   <si>
     <t>http://www.bodyandsoulcharity.org/</t>
   </si>
   <si>
     <t>360G-JLF-SAK-01</t>
   </si>
   <si>
+    <t>GB-CHC-1188519</t>
+  </si>
+  <si>
     <t xml:space="preserve">Social Ark </t>
   </si>
   <si>
-    <t>GB-CHC-1188519</t>
-[...1 lines deleted...]
-  <si>
     <t>E12 6SG</t>
   </si>
   <si>
     <t>http://www.socialark.co.uk/</t>
   </si>
   <si>
     <t>360G-JLF-SIS-01</t>
   </si>
   <si>
     <t>GB-COH-5277105</t>
   </si>
   <si>
     <t>Sporting Inspirations CIC</t>
   </si>
   <si>
     <t>CM19 5LR</t>
   </si>
   <si>
     <t>http://www.sportinginspirations.org/</t>
   </si>
   <si>
     <t>360G-JLF-TLB-01</t>
   </si>
   <si>
     <t>GB-COH-15550060</t>
@@ -2990,59 +2990,59 @@
   <si>
     <t>360G-JLF-RGO-01</t>
   </si>
   <si>
     <t>GB-CHC-1100885</t>
   </si>
   <si>
     <t>Resurgo</t>
   </si>
   <si>
     <t>W6 7JP</t>
   </si>
   <si>
     <t>https://resurgo.org.uk/</t>
   </si>
   <si>
     <t>360G-JLF-SBB-01</t>
   </si>
   <si>
     <t>GB-CHC-1199971</t>
   </si>
   <si>
     <t xml:space="preserve">Sefton Baby Baskets </t>
   </si>
   <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>L23 7YJ</t>
+  </si>
+  <si>
     <t>https://www.facebook.com/SeftonBabyBaskets/</t>
   </si>
   <si>
-    <t>L23 7YJ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Liverpool </t>
   </si>
   <si>
     <t>360G-JLF-GB-03</t>
   </si>
   <si>
     <t>360G-JLF-I2O-03</t>
   </si>
   <si>
     <t>360G-JLF-KDS-01</t>
   </si>
   <si>
     <t>GB-CHC-1144887</t>
   </si>
   <si>
     <t xml:space="preserve">Kensington Dragons </t>
   </si>
   <si>
     <t>NW10 5LJ</t>
   </si>
   <si>
     <t>http://kensingtondragons.com/</t>
   </si>
   <si>
     <t>360G-JLF-NHYC-03</t>
@@ -3089,50 +3089,53 @@
   <si>
     <t>Berkshire</t>
   </si>
   <si>
     <t>SL6 3LU</t>
   </si>
   <si>
     <t>http://www.alexanderdevine.org/</t>
   </si>
   <si>
     <t>360G-JLF-BCE-01</t>
   </si>
   <si>
     <t>GB-CHC-1010518</t>
   </si>
   <si>
     <t>Become Charity</t>
   </si>
   <si>
     <t>EC1V 9HU</t>
   </si>
   <si>
     <t>https://becomecharity.org.uk/</t>
   </si>
   <si>
+    <t>360G-JLF-ICFR-01</t>
+  </si>
+  <si>
     <t>GB-CHC-289508</t>
   </si>
   <si>
     <t xml:space="preserve">I Choose Freedom </t>
   </si>
   <si>
     <t>GU9 7UD</t>
   </si>
   <si>
     <t>http://www.ichoosefreedom.co.uk/</t>
   </si>
   <si>
     <t>360G-JLF-SESA-02</t>
   </si>
   <si>
     <t>360G-JLF-SJPS-01</t>
   </si>
   <si>
     <t>GB-CHC-1211451</t>
   </si>
   <si>
     <t xml:space="preserve">Sinai Jewish Primary School </t>
   </si>
   <si>
     <t>HA3 9UD</t>
@@ -3165,61 +3168,175 @@
     <t>http://www.thameshospice.org.uk/</t>
   </si>
   <si>
     <t xml:space="preserve">Berkshire </t>
   </si>
   <si>
     <t>360G-PPO-01</t>
   </si>
   <si>
     <t>GB-COH-10593738</t>
   </si>
   <si>
     <t>Playphysio C.I.C.</t>
   </si>
   <si>
     <t xml:space="preserve">Cambridge </t>
   </si>
   <si>
     <t>CB23 2TG</t>
   </si>
   <si>
     <t>https://play.physio/</t>
   </si>
   <si>
     <t>360G-JLF-UCLHC-02</t>
+  </si>
+  <si>
+    <t>360G-JLF- SS01</t>
+  </si>
+  <si>
+    <t>GB-CHC-177669</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sister System </t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>N178AA</t>
+  </si>
+  <si>
+    <t>https://sistersystem.org/</t>
+  </si>
+  <si>
+    <t>2026-06-19T00:00:00Z</t>
+  </si>
+  <si>
+    <t>360G-JLF- JLJ01</t>
+  </si>
+  <si>
+    <t>GB-COH-2942954</t>
+  </si>
+  <si>
+    <t>Just L Jewellery</t>
+  </si>
+  <si>
+    <t>EN48LU</t>
+  </si>
+  <si>
+    <t>https://www.justljewellery.co.uk/our-story</t>
+  </si>
+  <si>
+    <t>360G-JLF- TCC01</t>
+  </si>
+  <si>
+    <t>GB-CHC-134581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Clink Charity </t>
+  </si>
+  <si>
+    <t>SE240HG</t>
+  </si>
+  <si>
+    <t>https://theclinkcharity.org/</t>
+  </si>
+  <si>
+    <t>360G-JLF- TD01</t>
+  </si>
+  <si>
+    <t>GB-CHC-184843</t>
+  </si>
+  <si>
+    <t>The Difference</t>
+  </si>
+  <si>
+    <t>E2 0PX</t>
+  </si>
+  <si>
+    <t>https://the-difference.com/</t>
+  </si>
+  <si>
+    <t>360G-JLF- TLPH01</t>
+  </si>
+  <si>
+    <t>GB-COH-14581311</t>
+  </si>
+  <si>
+    <t>The Lady Power House</t>
+  </si>
+  <si>
+    <t>SN3 2LH</t>
+  </si>
+  <si>
+    <t>https://www.theladypowerhouse.co.uk/</t>
+  </si>
+  <si>
+    <t>360G-JLF- UE01</t>
+  </si>
+  <si>
+    <t>GB-COH-9361385</t>
+  </si>
+  <si>
+    <t>Ultra Education</t>
+  </si>
+  <si>
+    <t>Bromley</t>
+  </si>
+  <si>
+    <t>R1 5DJ</t>
+  </si>
+  <si>
+    <t>https://ultra.education/</t>
+  </si>
+  <si>
+    <t>360G-JLF- WIP01</t>
+  </si>
+  <si>
+    <t>GB-CHC-118727</t>
+  </si>
+  <si>
+    <t>Women in Prison</t>
+  </si>
+  <si>
+    <t>E1 6PJ</t>
+  </si>
+  <si>
+    <t>https://www.womeninprison.org.uk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd\Thh:mm:ss\Z"/>
     <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3231,66 +3348,78 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3319,56 +3448,80 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3412,51 +3565,60 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Sally Prentice" id="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" userId="S::sprentice@jlf.org.uk::9545d03b-1495-4872-8d75-ab5bfd48516a" providerId="AD"/>
@@ -3736,92 +3898,92 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="M108" dT="2023-08-14T15:22:02.41" personId="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" id="{E1875060-B479-4CA8-B312-9B177FA0C683}">
     <text>Registered with Financial Conduct Authority</text>
   </threadedComment>
   <threadedComment ref="M118" dT="2024-02-05T14:43:37.01" personId="{6C26EA2D-9F1E-49BC-9A68-A0C0EE9344E5}" id="{3837031F-1C96-4EFC-9B84-4498698D661A}">
     <text>Registered as a CIC</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalofdementiacare.co.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfts.org.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrepoint.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bet-uri.org.il/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yesoutdoors.org.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdf.org.uk/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filmoxford.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://key4life.org.uk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psds.info/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfholidayfund.org.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cst.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innovationsindementia.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brightontabletennisclub.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambitiousaboutautism.org.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stripeystork.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhyouthcentre.org.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woodrowhighhouse.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcesforautism.org.uk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://changingfaces.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journalofdementiacare.co.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfts.org.uk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrepoint.org.uk/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theclinkcharity.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://key4life.org.uk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cst.org.uk/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innovationsindementia.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brightontabletennisclub.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ultra.education/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambitiousaboutautism.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://venturearts.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woodrowhighhouse.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcesforautism.org.uk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://changingfaces.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sistersystem.org/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsburyfootball.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the-difference.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cysticfibrosis.org.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bet-uri.org.il/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yesoutdoors.org.uk/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdf.org.uk/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filmoxford.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psds.info/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womeninprison.org.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cysticfibrosis.org.uk/the-work-we-do/support-available/financial-support/health-and-wellbeing-grants" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfholidayfund.org.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jlf.org.uk/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resonatearts.org/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justljewellery.co.uk/our-story" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stripeystork.org.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhyouthcentre.org.uk/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodbankaid.org.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theladypowerhouse.co.uk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AF191"/>
+  <dimension ref="A1:AF195"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A141" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A172" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A182" sqref="A182"/>
       <selection activeCell="G1" sqref="G1"/>
-      <selection pane="bottomLeft" activeCell="C182" sqref="C182"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="69.28515625" customWidth="1"/>
     <col min="3" max="3" width="50.7109375" customWidth="1"/>
     <col min="4" max="5" width="11.42578125" customWidth="1"/>
     <col min="7" max="9" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="46.5703125" customWidth="1"/>
     <col min="12" max="12" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="17.42578125" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" customWidth="1"/>
     <col min="17" max="17" width="13.28515625" customWidth="1"/>
     <col min="18" max="18" width="62.28515625" customWidth="1"/>
     <col min="19" max="19" width="18" customWidth="1"/>
     <col min="20" max="20" width="19" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="24.85546875" customWidth="1"/>
     <col min="22" max="22" width="40.7109375" customWidth="1"/>
     <col min="23" max="23" width="10" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="24" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" s="1" customFormat="1" ht="60">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="15" t="s">
@@ -3861,51 +4023,51 @@
         <v>19</v>
       </c>
       <c r="U1" s="15" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="15" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="15" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="15" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="15" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="15" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
     </row>
-    <row r="2" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30">
       <c r="A2" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E2" s="3">
         <v>234565</v>
       </c>
       <c r="F2" s="3">
         <v>234565</v>
       </c>
       <c r="G2" s="20">
         <v>43483</v>
       </c>
       <c r="H2" s="20">
         <v>43344</v>
       </c>
       <c r="I2" s="20">
@@ -3941,53 +4103,53 @@
       <c r="S2" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V2" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W2" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X2" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y2" s="6">
         <v>43601</v>
       </c>
       <c r="Z2" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:30">
       <c r="A3" s="3" t="s">
-        <v>889</v>
+        <v>43</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="3">
         <v>81146</v>
       </c>
       <c r="F3" s="3">
         <v>81146</v>
       </c>
       <c r="G3" s="20">
         <v>43483</v>
       </c>
       <c r="H3" s="20">
         <v>43497</v>
       </c>
       <c r="I3" s="20">
         <v>44592</v>
       </c>
@@ -4021,53 +4183,53 @@
       <c r="S3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V3" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W3" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X3" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y3" s="6">
         <v>43601</v>
       </c>
       <c r="Z3" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30">
       <c r="A4" s="3" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="3">
         <v>0</v>
       </c>
       <c r="F4" s="3">
         <v>84000</v>
       </c>
       <c r="G4" s="20">
         <v>43483</v>
       </c>
       <c r="H4" s="20">
         <v>43497</v>
       </c>
       <c r="I4" s="20">
         <v>44227</v>
       </c>
@@ -4101,51 +4263,51 @@
       <c r="S4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V4" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X4" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y4" s="6">
         <v>43601</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30">
       <c r="A5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3">
         <v>43166</v>
       </c>
       <c r="F5" s="3">
         <v>43166</v>
       </c>
       <c r="G5" s="20">
         <v>43483</v>
       </c>
       <c r="H5" s="20">
         <v>43525</v>
       </c>
       <c r="I5" s="20">
@@ -4177,51 +4339,51 @@
       <c r="S5" s="5" t="s">
         <v>61</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="6">
         <v>43601</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30">
       <c r="A6" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="3">
         <v>109913</v>
       </c>
       <c r="F6" s="3">
         <v>109913</v>
       </c>
       <c r="G6" s="20">
         <v>43483</v>
       </c>
       <c r="H6" s="20">
         <v>43556</v>
       </c>
       <c r="I6" s="20">
@@ -4257,51 +4419,51 @@
       <c r="S6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W6" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X6" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="6">
         <v>43601</v>
       </c>
       <c r="Z6" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:30">
       <c r="A7" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="3">
         <v>14000</v>
       </c>
       <c r="F7" s="3">
         <v>14000</v>
       </c>
       <c r="G7" s="20">
         <v>43213</v>
       </c>
       <c r="H7" s="20">
         <v>43191</v>
       </c>
       <c r="I7" s="20">
@@ -4337,51 +4499,51 @@
       <c r="S7" s="5" t="s">
         <v>82</v>
       </c>
       <c r="T7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X7" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="6">
         <v>43601</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:30">
       <c r="A8" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="3">
         <v>100000</v>
       </c>
       <c r="G8" s="20">
         <v>43287</v>
       </c>
       <c r="H8" s="20">
         <v>43344</v>
       </c>
       <c r="I8" s="20">
@@ -4417,51 +4579,51 @@
       <c r="S8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V8" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X8" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="6">
         <v>43601</v>
       </c>
       <c r="Z8" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:30" s="19" customFormat="1">
       <c r="A9" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <v>25000</v>
       </c>
       <c r="G9" s="21">
         <v>43213</v>
       </c>
       <c r="H9" s="21">
         <v>43191</v>
       </c>
       <c r="I9" s="21">
@@ -4497,51 +4659,51 @@
       <c r="S9" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X9" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="36">
         <v>43601</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="10" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:30" s="19" customFormat="1">
       <c r="A10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>20000</v>
       </c>
       <c r="G10" s="21">
         <v>43213</v>
       </c>
       <c r="H10" s="21">
         <v>43191</v>
       </c>
       <c r="I10" s="21">
@@ -4577,51 +4739,51 @@
       <c r="S10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T10" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X10" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="36">
         <v>43601</v>
       </c>
       <c r="Z10" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:30" s="19" customFormat="1">
       <c r="A11" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>106</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="5">
         <v>10000</v>
       </c>
       <c r="G11" s="21">
         <v>43483</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5" t="s">
@@ -4651,51 +4813,51 @@
       <c r="S11" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V11" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W11" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X11" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="36">
         <v>43601</v>
       </c>
       <c r="Z11" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="12" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:30" s="19" customFormat="1">
       <c r="A12" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" s="5">
         <v>5000</v>
       </c>
       <c r="G12" s="21">
         <v>43483</v>
       </c>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5" t="s">
@@ -4725,51 +4887,51 @@
       <c r="S12" s="5" t="s">
         <v>122</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W12" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="36">
         <v>43601</v>
       </c>
       <c r="Z12" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:30" s="19" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>10000</v>
       </c>
       <c r="G13" s="21">
         <v>43483</v>
       </c>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5" t="s">
@@ -4795,53 +4957,53 @@
       <c r="S13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="T13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X13" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="36">
         <v>43601</v>
       </c>
       <c r="Z13" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="14" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:30" s="19" customFormat="1">
       <c r="A14" s="5" t="s">
-        <v>890</v>
+        <v>131</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>5000</v>
       </c>
       <c r="G14" s="21">
         <v>43483</v>
       </c>
       <c r="H14" s="21">
         <v>43525</v>
       </c>
       <c r="I14" s="21">
         <v>43981</v>
       </c>
@@ -4875,51 +5037,51 @@
       <c r="S14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X14" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="36">
         <v>43601</v>
       </c>
       <c r="Z14" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:30" s="19" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>5000</v>
       </c>
       <c r="G15" s="21">
         <v>43483</v>
       </c>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5" t="s">
@@ -4947,51 +5109,51 @@
       <c r="S15" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X15" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="36">
         <v>43601</v>
       </c>
       <c r="Z15" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="16" spans="1:30" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:30" s="19" customFormat="1">
       <c r="A16" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>149</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>2500</v>
       </c>
       <c r="G16" s="21">
         <v>43483</v>
       </c>
       <c r="H16" s="21">
         <v>43191</v>
       </c>
       <c r="I16" s="21">
@@ -5027,51 +5189,51 @@
       <c r="S16" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T16" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W16" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X16" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y16" s="36">
         <v>43601</v>
       </c>
       <c r="Z16" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="17" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:26" s="19" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>158</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>3000</v>
       </c>
       <c r="G17" s="21">
         <v>43483</v>
       </c>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5" t="s">
@@ -5101,51 +5263,51 @@
       <c r="S17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W17" s="5" t="s">
         <v>165</v>
       </c>
       <c r="X17" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y17" s="36">
         <v>43601</v>
       </c>
       <c r="Z17" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="18" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:26" s="19" customFormat="1">
       <c r="A18" s="5" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>167</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>500</v>
       </c>
       <c r="G18" s="21">
         <v>43483</v>
       </c>
       <c r="H18" s="21">
         <v>43191</v>
       </c>
       <c r="I18" s="21">
@@ -5179,51 +5341,51 @@
       <c r="S18" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W18" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X18" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y18" s="36">
         <v>43601</v>
       </c>
       <c r="Z18" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" s="19" customFormat="1">
       <c r="A19" s="5" t="s">
         <v>172</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <v>3000</v>
       </c>
       <c r="G19" s="21">
         <v>43483</v>
       </c>
       <c r="H19" s="21">
         <v>43191</v>
       </c>
       <c r="I19" s="21">
@@ -5259,51 +5421,51 @@
       <c r="S19" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X19" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y19" s="36">
         <v>43601</v>
       </c>
       <c r="Z19" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:26" s="19" customFormat="1">
       <c r="A20" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>180</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>1000</v>
       </c>
       <c r="G20" s="21">
         <v>43483</v>
       </c>
       <c r="H20" s="21">
         <v>43191</v>
       </c>
       <c r="I20" s="21">
@@ -5339,51 +5501,51 @@
       <c r="S20" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W20" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X20" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y20" s="36">
         <v>43601</v>
       </c>
       <c r="Z20" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" s="19" customFormat="1">
       <c r="A21" s="5" t="s">
         <v>186</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>187</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="5">
         <v>5000</v>
       </c>
       <c r="G21" s="21">
         <v>43483</v>
       </c>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5" t="s">
@@ -5411,51 +5573,51 @@
       <c r="S21" s="5" t="s">
         <v>194</v>
       </c>
       <c r="T21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W21" s="5" t="s">
         <v>165</v>
       </c>
       <c r="X21" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y21" s="36">
         <v>43601</v>
       </c>
       <c r="Z21" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" s="19" customFormat="1">
       <c r="A22" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>196</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>197</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>10000</v>
       </c>
       <c r="G22" s="21">
         <v>43483</v>
       </c>
       <c r="H22" s="21">
         <v>43556</v>
       </c>
       <c r="I22" s="21">
@@ -5489,51 +5651,51 @@
       <c r="S22" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T22" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>83</v>
       </c>
       <c r="W22" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X22" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y22" s="36">
         <v>43951</v>
       </c>
       <c r="Z22" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:26" s="19" customFormat="1">
       <c r="A23" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="5">
         <v>25000</v>
       </c>
       <c r="G23" s="21">
         <v>43584</v>
       </c>
       <c r="H23" s="21">
         <v>43556</v>
       </c>
       <c r="I23" s="21">
@@ -5569,51 +5731,51 @@
       <c r="S23" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W23" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X23" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y23" s="36">
         <v>43951</v>
       </c>
       <c r="Z23" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:26" s="19" customFormat="1">
       <c r="A24" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>7000</v>
       </c>
       <c r="G24" s="21">
         <v>43584</v>
       </c>
       <c r="H24" s="21">
         <v>43556</v>
       </c>
       <c r="I24" s="21">
@@ -5649,51 +5811,51 @@
       <c r="S24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="T24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W24" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X24" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y24" s="36">
         <v>43951</v>
       </c>
       <c r="Z24" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:26" s="19" customFormat="1">
       <c r="A25" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>11000</v>
       </c>
       <c r="G25" s="21">
         <v>43654</v>
       </c>
       <c r="H25" s="21">
         <v>43556</v>
       </c>
       <c r="I25" s="21">
@@ -5729,51 +5891,51 @@
       <c r="S25" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="5" t="s">
         <v>37</v>
       </c>
       <c r="U25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="V25" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W25" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X25" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y25" s="36">
         <v>43951</v>
       </c>
       <c r="Z25" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:26">
       <c r="A26" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="3">
         <v>184182</v>
       </c>
       <c r="F26" s="3">
         <v>184182</v>
       </c>
       <c r="G26" s="20">
         <v>43773</v>
       </c>
       <c r="H26" s="20">
         <v>43831</v>
       </c>
       <c r="I26" s="20">
@@ -5809,51 +5971,51 @@
       <c r="S26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X26" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y26" s="6">
         <v>43951</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26">
       <c r="A27" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="3">
         <v>5000</v>
       </c>
       <c r="G27" s="20">
         <v>43843</v>
       </c>
       <c r="H27" s="20">
         <v>43556</v>
       </c>
       <c r="I27" s="20">
@@ -5889,51 +6051,51 @@
       <c r="S27" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W27" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y27" s="6">
         <v>43951</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="28" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:26">
       <c r="A28" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>2500</v>
       </c>
       <c r="G28" s="20">
         <v>43843</v>
       </c>
       <c r="H28" s="20">
         <v>43556</v>
       </c>
       <c r="I28" s="20">
@@ -5969,51 +6131,51 @@
       <c r="S28" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V28" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y28" s="6">
         <v>43951</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:26">
       <c r="A29" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E29" s="3">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>20000</v>
       </c>
       <c r="G29" s="20">
         <v>43843</v>
       </c>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="5"/>
       <c r="K29" s="3" t="s">
@@ -6041,51 +6203,51 @@
       <c r="S29" s="5" t="s">
         <v>194</v>
       </c>
       <c r="T29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V29" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W29" s="5" t="s">
         <v>165</v>
       </c>
       <c r="X29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y29" s="6">
         <v>43951</v>
       </c>
       <c r="Z29" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:26">
       <c r="A30" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="3">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>10000</v>
       </c>
       <c r="G30" s="20">
         <v>43843</v>
       </c>
       <c r="H30" s="20">
         <v>43862</v>
       </c>
       <c r="I30" s="20">
@@ -6117,51 +6279,51 @@
       <c r="S30" s="3" t="s">
         <v>61</v>
       </c>
       <c r="T30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X30" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y30" s="6">
         <v>43951</v>
       </c>
       <c r="Z30" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26">
       <c r="A31" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="3">
         <v>0</v>
       </c>
       <c r="F31" s="3">
         <v>7500</v>
       </c>
       <c r="G31" s="20">
         <v>43843</v>
       </c>
       <c r="H31" s="20">
         <v>43922</v>
       </c>
       <c r="I31" s="20">
@@ -6195,51 +6357,51 @@
       <c r="S31" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X31" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y31" s="6">
         <v>43951</v>
       </c>
       <c r="Z31" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:26">
       <c r="A32" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="3">
         <v>0</v>
       </c>
       <c r="F32" s="3">
         <v>2500</v>
       </c>
       <c r="G32" s="20">
         <v>43843</v>
       </c>
       <c r="H32" s="20">
         <v>43831</v>
       </c>
       <c r="I32" s="20">
@@ -6273,51 +6435,51 @@
       <c r="S32" s="3" t="s">
         <v>238</v>
       </c>
       <c r="T32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V32" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X32" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y32" s="6">
         <v>43951</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:26">
       <c r="A33" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="3">
         <v>0</v>
       </c>
       <c r="F33" s="3">
         <v>2000</v>
       </c>
       <c r="G33" s="20">
         <v>43843</v>
       </c>
       <c r="H33" s="20">
         <v>43831</v>
       </c>
       <c r="I33" s="20">
@@ -6353,51 +6515,51 @@
       <c r="S33" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X33" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y33" s="6">
         <v>43951</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:26">
       <c r="A34" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E34" s="3">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>500</v>
       </c>
       <c r="G34" s="20">
         <v>43843</v>
       </c>
       <c r="H34" s="20">
         <v>43831</v>
       </c>
       <c r="I34" s="20">
@@ -6433,51 +6595,51 @@
       <c r="S34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T34" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X34" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y34" s="6">
         <v>43951</v>
       </c>
       <c r="Z34" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="35" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:26">
       <c r="A35" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>249</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="3">
         <v>0</v>
       </c>
       <c r="F35" s="3">
         <v>500</v>
       </c>
       <c r="G35" s="20">
         <v>43843</v>
       </c>
       <c r="H35" s="20">
         <v>43831</v>
       </c>
       <c r="I35" s="20">
@@ -6513,51 +6675,51 @@
       <c r="S35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X35" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y35" s="6">
         <v>43951</v>
       </c>
       <c r="Z35" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:26">
       <c r="A36" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="3">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>1000</v>
       </c>
       <c r="G36" s="20">
         <v>43843</v>
       </c>
       <c r="H36" s="20">
         <v>43831</v>
       </c>
       <c r="I36" s="20">
@@ -6593,51 +6755,51 @@
       <c r="S36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W36" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X36" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y36" s="6">
         <v>43951</v>
       </c>
       <c r="Z36" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="37" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:26">
       <c r="A37" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="3">
         <v>0</v>
       </c>
       <c r="F37" s="3">
         <v>1000</v>
       </c>
       <c r="G37" s="20">
         <v>43843</v>
       </c>
       <c r="H37" s="20">
         <v>43831</v>
       </c>
       <c r="I37" s="20">
@@ -6671,51 +6833,51 @@
       <c r="S37" s="3" t="s">
         <v>264</v>
       </c>
       <c r="T37" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X37" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y37" s="6">
         <v>43951</v>
       </c>
       <c r="Z37" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="38" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:26">
       <c r="A38" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="3">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>500</v>
       </c>
       <c r="G38" s="20">
         <v>43843</v>
       </c>
       <c r="H38" s="20">
         <v>43678</v>
       </c>
       <c r="I38" s="20">
@@ -6751,51 +6913,51 @@
       <c r="S38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X38" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y38" s="6">
         <v>43951</v>
       </c>
       <c r="Z38" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="39" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:26">
       <c r="A39" s="3" t="s">
         <v>272</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>1000</v>
       </c>
       <c r="G39" s="20">
         <v>43843</v>
       </c>
       <c r="H39" s="20">
         <v>43831</v>
       </c>
       <c r="I39" s="20">
@@ -6829,51 +6991,51 @@
       <c r="S39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T39" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V39" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X39" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y39" s="6">
         <v>43951</v>
       </c>
       <c r="Z39" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="40" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:26">
       <c r="A40" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>1000</v>
       </c>
       <c r="G40" s="20">
         <v>43843</v>
       </c>
       <c r="H40" s="20">
         <v>43831</v>
       </c>
       <c r="I40" s="20">
@@ -6909,51 +7071,51 @@
       <c r="S40" s="3" t="s">
         <v>61</v>
       </c>
       <c r="T40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X40" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y40" s="6">
         <v>43951</v>
       </c>
       <c r="Z40" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="41" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:26">
       <c r="A41" s="3" t="s">
         <v>285</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>1000</v>
       </c>
       <c r="G41" s="20">
         <v>43843</v>
       </c>
       <c r="H41" s="20">
         <v>43831</v>
       </c>
       <c r="I41" s="20">
@@ -6989,51 +7151,51 @@
       <c r="S41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T41" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V41" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X41" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y41" s="6">
         <v>43951</v>
       </c>
       <c r="Z41" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="42" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26">
       <c r="A42" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="3">
         <v>0</v>
       </c>
       <c r="F42" s="3">
         <v>500</v>
       </c>
       <c r="G42" s="20">
         <v>43843</v>
       </c>
       <c r="H42" s="20">
         <v>43556</v>
       </c>
       <c r="I42" s="20">
@@ -7067,51 +7229,51 @@
       <c r="S42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V42" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X42" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y42" s="6">
         <v>43951</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="43" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:26">
       <c r="A43" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="3">
         <v>0</v>
       </c>
       <c r="F43" s="3">
         <v>1000</v>
       </c>
       <c r="G43" s="20">
         <v>43843</v>
       </c>
       <c r="H43" s="20">
         <v>43556</v>
       </c>
       <c r="I43" s="20">
@@ -7147,51 +7309,51 @@
       <c r="S43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T43" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X43" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y43" s="6">
         <v>43951</v>
       </c>
       <c r="Z43" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="44" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:26">
       <c r="A44" s="3" t="s">
         <v>305</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E44" s="3">
         <v>0</v>
       </c>
       <c r="F44" s="3">
         <v>75000</v>
       </c>
       <c r="G44" s="20">
         <v>43843</v>
       </c>
       <c r="H44" s="20">
         <v>43922</v>
       </c>
       <c r="I44" s="20">
@@ -7227,51 +7389,51 @@
       <c r="S44" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W44" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y44" s="6">
         <v>44733</v>
       </c>
       <c r="Z44" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="45" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:26">
       <c r="A45" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E45" s="3">
         <v>0</v>
       </c>
       <c r="F45" s="3">
         <v>90000</v>
       </c>
       <c r="G45" s="20">
         <v>43843</v>
       </c>
       <c r="H45" s="20">
         <v>43922</v>
       </c>
       <c r="I45" s="20">
@@ -7307,51 +7469,51 @@
       <c r="S45" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T45" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W45" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X45" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y45" s="6">
         <v>44733</v>
       </c>
       <c r="Z45" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="46" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:26">
       <c r="A46" s="3" t="s">
         <v>307</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E46" s="3">
         <v>0</v>
       </c>
       <c r="F46" s="3">
         <v>20000</v>
       </c>
       <c r="G46" s="20">
         <v>43941</v>
       </c>
       <c r="H46" s="20">
         <v>43922</v>
       </c>
       <c r="I46" s="20">
@@ -7387,51 +7549,51 @@
       <c r="S46" s="5" t="s">
         <v>51</v>
       </c>
       <c r="T46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V46" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W46" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X46" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y46" s="6">
         <v>43951</v>
       </c>
       <c r="Z46" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="47" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:26">
       <c r="A47" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>312</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E47" s="3">
         <v>5575</v>
       </c>
       <c r="F47" s="3">
         <v>5575</v>
       </c>
       <c r="G47" s="20">
         <v>43941</v>
       </c>
       <c r="H47" s="20">
         <v>43922</v>
       </c>
       <c r="I47" s="20">
@@ -7463,51 +7625,51 @@
       <c r="S47" s="5" t="s">
         <v>61</v>
       </c>
       <c r="T47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W47" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X47" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y47" s="6">
         <v>43951</v>
       </c>
       <c r="Z47" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="48" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:26">
       <c r="A48" s="3" t="s">
         <v>313</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>315</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E48" s="3">
         <v>10000</v>
       </c>
       <c r="F48" s="3">
         <v>10000</v>
       </c>
       <c r="G48" s="20">
         <v>43983</v>
       </c>
       <c r="H48" s="20">
         <v>43922</v>
       </c>
       <c r="I48" s="20">
@@ -7543,51 +7705,51 @@
       <c r="S48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T48" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V48" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X48" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y48" s="6">
         <v>43994</v>
       </c>
       <c r="Z48" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="49" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:26">
       <c r="A49" s="3" t="s">
         <v>323</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>325</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E49" s="3">
         <v>9315</v>
       </c>
       <c r="F49" s="3">
         <v>9315</v>
       </c>
       <c r="G49" s="20">
         <v>43983</v>
       </c>
       <c r="H49" s="20">
         <v>43983</v>
       </c>
       <c r="I49" s="20">
@@ -7623,51 +7785,51 @@
       <c r="S49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T49" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V49" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X49" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y49" s="6">
         <v>43994</v>
       </c>
       <c r="Z49" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="50" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:26">
       <c r="A50" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E50" s="3">
         <v>5000</v>
       </c>
       <c r="F50" s="3">
         <v>5000</v>
       </c>
       <c r="G50" s="20">
         <v>43994</v>
       </c>
       <c r="H50" s="20">
         <v>43983</v>
       </c>
       <c r="I50" s="20">
@@ -7703,51 +7865,51 @@
       <c r="S50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T50" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V50" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X50" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y50" s="6">
         <v>43997</v>
       </c>
       <c r="Z50" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="51" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:26">
       <c r="A51" s="3" t="s">
         <v>339</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>340</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>341</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E51" s="3">
         <v>947</v>
       </c>
       <c r="F51" s="3">
         <v>947</v>
       </c>
       <c r="G51" s="20">
         <v>43994</v>
       </c>
       <c r="H51" s="20"/>
       <c r="I51" s="20"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3" t="s">
@@ -7775,51 +7937,51 @@
       <c r="S51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T51" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V51" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X51" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y51" s="6">
         <v>43997</v>
       </c>
       <c r="Z51" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="52" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:26">
       <c r="A52" s="3" t="s">
         <v>346</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>347</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>348</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E52" s="3">
         <v>10000</v>
       </c>
       <c r="F52" s="3">
         <v>10000</v>
       </c>
       <c r="G52" s="20">
         <v>43983</v>
       </c>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3" t="s">
@@ -7849,51 +8011,51 @@
       <c r="S52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T52" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V52" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X52" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y52" s="6">
         <v>43997</v>
       </c>
       <c r="Z52" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="53" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:26">
       <c r="A53" s="3" t="s">
         <v>353</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>354</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E53" s="3">
         <v>2452</v>
       </c>
       <c r="F53" s="3">
         <v>2452</v>
       </c>
       <c r="G53" s="20">
         <v>44001</v>
       </c>
       <c r="H53" s="20"/>
       <c r="I53" s="20"/>
       <c r="J53" s="5">
         <v>0.5</v>
@@ -7925,51 +8087,51 @@
       <c r="S53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T53" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V53" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X53" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y53" s="6">
         <v>44001</v>
       </c>
       <c r="Z53" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="54" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:26">
       <c r="A54" s="3" t="s">
         <v>362</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>363</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>364</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E54" s="3">
         <v>9866</v>
       </c>
       <c r="F54" s="3">
         <v>9866</v>
       </c>
       <c r="G54" s="20">
         <v>44001</v>
       </c>
       <c r="H54" s="20">
         <v>43922</v>
       </c>
       <c r="I54" s="20">
@@ -8005,51 +8167,51 @@
       <c r="S54" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V54" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X54" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y54" s="6">
         <v>44001</v>
       </c>
       <c r="Z54" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="55" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:26">
       <c r="A55" s="3" t="s">
         <v>370</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>372</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="3">
         <v>8628</v>
       </c>
       <c r="F55" s="3">
         <v>8628</v>
       </c>
       <c r="G55" s="20">
         <v>44015</v>
       </c>
       <c r="H55" s="20">
         <v>44013</v>
       </c>
       <c r="I55" s="20">
@@ -8085,51 +8247,51 @@
       <c r="S55" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T55" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V55" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X55" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y55" s="6">
         <v>44019</v>
       </c>
       <c r="Z55" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="56" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:26">
       <c r="A56" s="3" t="s">
         <v>378</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>379</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>380</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E56" s="3">
         <v>3000</v>
       </c>
       <c r="F56" s="3">
         <v>5000</v>
       </c>
       <c r="G56" s="20">
         <v>44015</v>
       </c>
       <c r="H56" s="20">
         <v>44013</v>
       </c>
       <c r="I56" s="20">
@@ -8163,51 +8325,51 @@
       <c r="S56" s="3" t="s">
         <v>384</v>
       </c>
       <c r="T56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V56" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X56" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y56" s="6">
         <v>44019</v>
       </c>
       <c r="Z56" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="57" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:26">
       <c r="A57" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>388</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>389</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E57" s="3">
         <v>9429</v>
       </c>
       <c r="F57" s="3">
         <v>9429</v>
       </c>
       <c r="G57" s="20">
         <v>44015</v>
       </c>
       <c r="H57" s="20">
         <v>44013</v>
       </c>
       <c r="I57" s="20">
@@ -8243,51 +8405,51 @@
       <c r="S57" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U57" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V57" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X57" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y57" s="6">
         <v>44019</v>
       </c>
       <c r="Z57" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="58" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:26">
       <c r="A58" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>398</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E58" s="3">
         <v>105000</v>
       </c>
       <c r="F58" s="3">
         <v>105000</v>
       </c>
       <c r="G58" s="20">
         <v>44032</v>
       </c>
       <c r="H58" s="20">
         <v>43831</v>
       </c>
       <c r="I58" s="20">
@@ -8323,51 +8485,51 @@
       <c r="S58" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V58" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W58" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X58" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y58" s="6">
         <v>44148</v>
       </c>
       <c r="Z58" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="59" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:26">
       <c r="A59" s="3" t="s">
         <v>399</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>400</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>401</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E59" s="3">
         <v>10000</v>
       </c>
       <c r="F59" s="3">
         <v>10000</v>
       </c>
       <c r="G59" s="20">
         <v>44039</v>
       </c>
       <c r="H59" s="20">
         <v>44089</v>
       </c>
       <c r="I59" s="20">
@@ -8401,51 +8563,51 @@
       <c r="S59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T59" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U59" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V59" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X59" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y59" s="6">
         <v>44040</v>
       </c>
       <c r="Z59" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="60" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:26">
       <c r="A60" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>400</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>407</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E60" s="3">
         <v>10000</v>
       </c>
       <c r="F60" s="3">
         <v>10000</v>
       </c>
       <c r="G60" s="20">
         <v>44039</v>
       </c>
       <c r="H60" s="20">
         <v>44013</v>
       </c>
       <c r="I60" s="20">
@@ -8481,51 +8643,51 @@
       <c r="S60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V60" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X60" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y60" s="6">
         <v>44040</v>
       </c>
       <c r="Z60" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="61" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:26">
       <c r="A61" s="3" t="s">
         <v>412</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>363</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>413</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E61" s="3">
         <v>17000</v>
       </c>
       <c r="F61" s="3">
         <v>10000</v>
       </c>
       <c r="G61" s="20">
         <v>44004</v>
       </c>
       <c r="H61" s="20">
         <v>44013</v>
       </c>
       <c r="I61" s="20">
@@ -8555,51 +8717,51 @@
       <c r="S61" s="3" t="s">
         <v>61</v>
       </c>
       <c r="T61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U61" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V61" s="3" t="s">
         <v>321</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X61" s="3" t="s">
         <v>322</v>
       </c>
       <c r="Y61" s="6">
         <v>44042</v>
       </c>
       <c r="Z61" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="62" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:26">
       <c r="A62" s="3" t="s">
         <v>418</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>363</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>419</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E62" s="3">
         <v>7600</v>
       </c>
       <c r="F62" s="3">
         <v>7600</v>
       </c>
       <c r="G62" s="20">
         <v>44050</v>
       </c>
       <c r="H62" s="20">
         <v>44105</v>
       </c>
       <c r="I62" s="20">
@@ -8635,51 +8797,51 @@
       <c r="S62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V62" s="3" t="s">
         <v>321</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X62" s="3" t="s">
         <v>322</v>
       </c>
       <c r="Y62" s="6">
         <v>44060</v>
       </c>
       <c r="Z62" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="63" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:26">
       <c r="A63" s="3" t="s">
         <v>424</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>425</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E63" s="3">
         <v>0</v>
       </c>
       <c r="F63" s="3">
         <v>5000</v>
       </c>
       <c r="G63" s="20">
         <v>44106</v>
       </c>
       <c r="H63" s="20">
         <v>43922</v>
       </c>
       <c r="I63" s="20">
@@ -8715,51 +8877,51 @@
       <c r="S63" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T63" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U63" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V63" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X63" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y63" s="6">
         <v>44110</v>
       </c>
       <c r="Z63" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="64" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:26">
       <c r="A64" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>427</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E64" s="3">
         <v>0</v>
       </c>
       <c r="F64" s="3">
         <v>5000</v>
       </c>
       <c r="G64" s="20">
         <v>44106</v>
       </c>
       <c r="H64" s="20">
         <v>43922</v>
       </c>
       <c r="I64" s="20">
@@ -8793,51 +8955,51 @@
       <c r="S64" s="3" t="s">
         <v>384</v>
       </c>
       <c r="T64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V64" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X64" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y64" s="6">
         <v>44110</v>
       </c>
       <c r="Z64" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="65" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:26">
       <c r="A65" s="3" t="s">
         <v>428</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>429</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>430</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E65" s="3">
         <v>10000</v>
       </c>
       <c r="F65" s="3">
         <v>10000</v>
       </c>
       <c r="G65" s="20">
         <v>44106</v>
       </c>
       <c r="H65" s="20">
         <v>44105</v>
       </c>
       <c r="I65" s="20">
@@ -8873,51 +9035,51 @@
       <c r="S65" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T65" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V65" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X65" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y65" s="6">
         <v>44110</v>
       </c>
       <c r="Z65" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="66" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:26">
       <c r="A66" s="3" t="s">
         <v>431</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E66" s="3">
         <v>9920</v>
       </c>
       <c r="F66" s="3">
         <v>9920</v>
       </c>
       <c r="G66" s="20">
         <v>44106</v>
       </c>
       <c r="H66" s="20">
         <v>44075</v>
       </c>
       <c r="I66" s="20">
@@ -8953,51 +9115,51 @@
       <c r="S66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T66" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V66" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X66" s="14" t="s">
         <v>322</v>
       </c>
       <c r="Y66" s="6">
         <v>44148</v>
       </c>
       <c r="Z66" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="67" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:26">
       <c r="A67" s="3" t="s">
         <v>432</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>433</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E67" s="3">
         <v>0</v>
       </c>
       <c r="F67" s="3">
         <v>30000</v>
       </c>
       <c r="G67" s="20">
         <v>44144</v>
       </c>
       <c r="H67" s="20">
         <v>43922</v>
       </c>
       <c r="I67" s="20">
@@ -9033,51 +9195,51 @@
       <c r="S67" s="5" t="s">
         <v>51</v>
       </c>
       <c r="T67" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V67" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W67" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X67" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y67" s="6">
         <v>44148</v>
       </c>
       <c r="Z67" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="68" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:26">
       <c r="A68" s="3" t="s">
         <v>434</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>433</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E68" s="3">
         <v>0</v>
       </c>
       <c r="F68" s="3">
         <v>30000</v>
       </c>
       <c r="G68" s="20">
         <v>44144</v>
       </c>
       <c r="H68" s="20">
         <v>43922</v>
       </c>
       <c r="I68" s="20">
@@ -9113,51 +9275,51 @@
       <c r="S68" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T68" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V68" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W68" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X68" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y68" s="6">
         <v>44148</v>
       </c>
       <c r="Z68" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="69" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:26">
       <c r="A69" s="3" t="s">
         <v>435</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>433</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E69" s="3">
         <v>0</v>
       </c>
       <c r="F69" s="3">
         <v>40000</v>
       </c>
       <c r="G69" s="20">
         <v>44144</v>
       </c>
       <c r="H69" s="20">
         <v>43922</v>
       </c>
       <c r="I69" s="20">
@@ -9193,51 +9355,51 @@
       <c r="S69" s="5" t="s">
         <v>72</v>
       </c>
       <c r="T69" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V69" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W69" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X69" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y69" s="6">
         <v>44148</v>
       </c>
       <c r="Z69" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="70" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:26">
       <c r="A70" s="3" t="s">
         <v>436</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C70" t="s">
         <v>437</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E70" s="3">
         <v>0</v>
       </c>
       <c r="F70" s="3">
         <v>5000</v>
       </c>
       <c r="G70" s="20">
         <v>44144</v>
       </c>
       <c r="H70" s="20">
         <v>43831</v>
       </c>
       <c r="I70" s="20">
@@ -9273,51 +9435,51 @@
       <c r="S70" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T70" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V70" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W70" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X70" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y70" s="6">
         <v>44148</v>
       </c>
       <c r="Z70" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="71" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:26">
       <c r="A71" s="3" t="s">
         <v>438</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>439</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E71" s="3">
         <v>0</v>
       </c>
       <c r="F71" s="3">
         <v>1000</v>
       </c>
       <c r="G71" s="20">
         <v>44144</v>
       </c>
       <c r="H71" s="20">
         <v>44044</v>
       </c>
       <c r="I71" s="20">
@@ -9353,51 +9515,51 @@
       <c r="S71" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T71" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V71" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X71" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y71" s="6">
         <v>44148</v>
       </c>
       <c r="Z71" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="72" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:26">
       <c r="A72" s="3" t="s">
         <v>440</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>441</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E72" s="3">
         <v>0</v>
       </c>
       <c r="F72" s="3">
         <v>1000</v>
       </c>
       <c r="G72" s="20">
         <v>44144</v>
       </c>
       <c r="H72" s="20">
         <v>43922</v>
       </c>
       <c r="I72" s="20">
@@ -9431,51 +9593,51 @@
       <c r="S72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V72" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X72" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y72" s="6">
         <v>44148</v>
       </c>
       <c r="Z72" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="73" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:26">
       <c r="A73" s="3" t="s">
         <v>446</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>398</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E73" s="3">
         <v>0</v>
       </c>
       <c r="F73" s="3">
         <v>10000</v>
       </c>
       <c r="G73" s="20">
         <v>44144</v>
       </c>
       <c r="H73" s="20">
         <v>43831</v>
       </c>
       <c r="I73" s="20">
@@ -9511,51 +9673,51 @@
       <c r="S73" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T73" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V73" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W73" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X73" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y73" s="6">
         <v>44148</v>
       </c>
       <c r="Z73" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="74" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:26">
       <c r="A74" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>448</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>449</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E74" s="3">
         <v>221196</v>
       </c>
       <c r="F74" s="3">
         <v>221196</v>
       </c>
       <c r="G74" s="20">
         <v>44144</v>
       </c>
       <c r="H74" s="20">
         <v>44197</v>
       </c>
       <c r="I74" s="20">
@@ -9587,51 +9749,51 @@
       <c r="S74" s="5" t="s">
         <v>61</v>
       </c>
       <c r="T74" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U74" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V74" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y74" s="6">
         <v>44148</v>
       </c>
       <c r="Z74" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="75" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:26">
       <c r="A75" s="13" t="s">
         <v>450</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>258</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>259</v>
       </c>
       <c r="D75" s="13" t="s">
         <v>29</v>
       </c>
       <c r="E75" s="13">
         <v>0</v>
       </c>
       <c r="F75" s="13">
         <v>3000</v>
       </c>
       <c r="G75" s="27">
         <v>44144</v>
       </c>
       <c r="H75" s="27">
         <v>43831</v>
       </c>
       <c r="I75" s="27">
@@ -9665,51 +9827,51 @@
       <c r="S75" s="13" t="s">
         <v>264</v>
       </c>
       <c r="T75" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U75" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V75" s="14" t="s">
         <v>83</v>
       </c>
       <c r="W75" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X75" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y75" s="30">
         <v>44148</v>
       </c>
       <c r="Z75" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="76" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:26">
       <c r="A76" s="13" t="s">
         <v>451</v>
       </c>
       <c r="B76" s="13" t="s">
         <v>452</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>453</v>
       </c>
       <c r="D76" s="13" t="s">
         <v>29</v>
       </c>
       <c r="E76" s="13">
         <v>6800</v>
       </c>
       <c r="F76" s="13">
         <v>6800</v>
       </c>
       <c r="G76" s="27">
         <v>44180</v>
       </c>
       <c r="H76" s="27">
         <v>44197</v>
       </c>
       <c r="I76" s="27">
@@ -9745,51 +9907,51 @@
       <c r="S76" s="13" t="s">
         <v>33</v>
       </c>
       <c r="T76" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U76" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V76" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W76" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y76" s="30">
         <v>44186</v>
       </c>
       <c r="Z76" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="77" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:26">
       <c r="A77" s="3" t="s">
         <v>458</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>459</v>
       </c>
       <c r="C77" s="31" t="s">
         <v>460</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E77" s="3">
         <v>9980</v>
       </c>
       <c r="F77" s="3">
         <v>9980</v>
       </c>
       <c r="G77" s="20">
         <v>44180</v>
       </c>
       <c r="H77" s="20">
         <v>44197</v>
       </c>
       <c r="I77" s="20">
@@ -9823,51 +9985,51 @@
       <c r="S77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T77" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U77" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V77" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W77" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X77" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y77" s="30">
         <v>44202</v>
       </c>
       <c r="Z77" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="78" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:26">
       <c r="A78" s="3" t="s">
         <v>465</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>466</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E78" s="3">
         <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>7500</v>
       </c>
       <c r="G78" s="20">
         <v>44235</v>
       </c>
       <c r="H78" s="20">
         <v>43922</v>
       </c>
       <c r="I78" s="20">
@@ -9901,51 +10063,51 @@
       <c r="S78" s="3" t="s">
         <v>236</v>
       </c>
       <c r="T78" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U78" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V78" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W78" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X78" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y78" s="30">
         <v>44242</v>
       </c>
       <c r="Z78" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:26">
       <c r="A79" s="3" t="s">
         <v>471</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>472</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>473</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E79" s="3">
         <v>10000</v>
       </c>
       <c r="F79" s="3">
         <v>10000</v>
       </c>
       <c r="G79" s="20">
         <v>44235</v>
       </c>
       <c r="H79" s="20">
         <v>44256</v>
       </c>
       <c r="I79" s="20">
@@ -9979,51 +10141,51 @@
       <c r="S79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T79" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U79" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V79" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W79" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X79" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y79" s="30">
         <v>44242</v>
       </c>
       <c r="Z79" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="80" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:26" ht="15.75">
       <c r="A80" s="3" t="s">
         <v>478</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>479</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>480</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E80" s="3">
         <v>6600</v>
       </c>
       <c r="F80" s="3">
         <v>6600</v>
       </c>
       <c r="G80" s="20">
         <v>44235</v>
       </c>
       <c r="H80" s="20">
         <v>44236</v>
       </c>
       <c r="I80" s="20">
@@ -10059,51 +10221,51 @@
       <c r="S80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T80" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U80" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V80" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W80" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X80" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y80" s="30">
         <v>44242</v>
       </c>
       <c r="Z80" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="81" spans="1:26" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:26" ht="15.75">
       <c r="A81" s="3" t="s">
         <v>485</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>486</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E81" s="3">
         <v>10000</v>
       </c>
       <c r="F81" s="3">
         <v>10000</v>
       </c>
       <c r="G81" s="20">
         <v>44235</v>
       </c>
       <c r="H81" s="20">
         <v>44256</v>
       </c>
       <c r="I81" s="20">
@@ -10137,51 +10299,51 @@
       <c r="S81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T81" s="13" t="s">
         <v>37</v>
       </c>
       <c r="U81" s="13" t="s">
         <v>38</v>
       </c>
       <c r="V81" s="5" t="s">
         <v>321</v>
       </c>
       <c r="W81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X81" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y81" s="30">
         <v>44242</v>
       </c>
       <c r="Z81" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="82" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:26">
       <c r="A82" s="3" t="s">
         <v>491</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E82" s="3">
         <v>0</v>
       </c>
       <c r="F82" s="3">
         <v>5000</v>
       </c>
       <c r="G82" s="20">
         <v>44235</v>
       </c>
       <c r="H82" s="20">
         <v>44228</v>
       </c>
       <c r="I82" s="20">
@@ -10215,51 +10377,51 @@
       <c r="S82" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T82" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U82" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V82" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X82" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y82" s="6">
         <v>44260</v>
       </c>
       <c r="Z82" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="83" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:26">
       <c r="A83" s="3" t="s">
         <v>492</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>398</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E83" s="3">
         <v>200000</v>
       </c>
       <c r="F83" s="3">
         <v>100000</v>
       </c>
       <c r="G83" s="20">
         <v>44397</v>
       </c>
       <c r="H83" s="20">
         <v>44562</v>
       </c>
       <c r="I83" s="20">
@@ -10295,51 +10457,51 @@
       <c r="S83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T83" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U83" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V83" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W83" s="5" t="s">
         <v>155</v>
       </c>
       <c r="X83" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y83" s="6">
         <v>44796</v>
       </c>
       <c r="Z83" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="84" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:26">
       <c r="A84" s="3" t="s">
         <v>493</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E84" s="3">
         <v>0</v>
       </c>
       <c r="F84" s="3">
         <v>2500</v>
       </c>
       <c r="G84" s="20">
         <v>44235</v>
       </c>
       <c r="H84" s="20">
         <v>44256</v>
       </c>
       <c r="I84" s="20">
@@ -10375,51 +10537,51 @@
       <c r="S84" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T84" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V84" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X84" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y84" s="6">
         <v>44260</v>
       </c>
       <c r="Z84" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="85" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:26">
       <c r="A85" s="3" t="s">
         <v>502</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>503</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E85" s="3">
         <v>0</v>
       </c>
       <c r="F85" s="3">
         <v>10000</v>
       </c>
       <c r="G85" s="20">
         <v>44235</v>
       </c>
       <c r="H85" s="20">
         <v>44256</v>
       </c>
       <c r="I85" s="20">
@@ -10455,51 +10617,51 @@
       <c r="S85" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T85" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V85" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X85" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y85" s="6">
         <v>44260</v>
       </c>
       <c r="Z85" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="86" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:26">
       <c r="A86" s="3" t="s">
         <v>508</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>509</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>510</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E86" s="3">
         <v>0</v>
       </c>
       <c r="F86" s="3">
         <v>10000</v>
       </c>
       <c r="G86" s="20">
         <v>44235</v>
       </c>
       <c r="H86" s="20">
         <v>44256</v>
       </c>
       <c r="I86" s="20">
@@ -10535,51 +10697,51 @@
       <c r="S86" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T86" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V86" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X86" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y86" s="6">
         <v>44260</v>
       </c>
       <c r="Z86" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="87" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:26">
       <c r="A87" s="3" t="s">
         <v>516</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>517</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>518</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E87" s="3">
         <v>0</v>
       </c>
       <c r="F87" s="3">
         <v>2000</v>
       </c>
       <c r="G87" s="20">
         <v>43983</v>
       </c>
       <c r="H87" s="20">
         <v>43891</v>
       </c>
       <c r="I87" s="20">
@@ -10613,51 +10775,51 @@
       <c r="S87" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T87" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V87" s="3" t="s">
         <v>321</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X87" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y87" s="6">
         <v>44475</v>
       </c>
       <c r="Z87" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="88" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:26">
       <c r="A88" s="3" t="s">
         <v>524</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>525</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E88" s="3">
         <v>0</v>
       </c>
       <c r="F88" s="3">
         <v>20000</v>
       </c>
       <c r="G88" s="20">
         <v>44382</v>
       </c>
       <c r="H88" s="20">
         <v>44440</v>
       </c>
       <c r="I88" s="20">
@@ -10693,51 +10855,51 @@
       <c r="S88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T88" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V88" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X88" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y88" s="6">
         <v>44475</v>
       </c>
       <c r="Z88" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="89" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:26">
       <c r="A89" s="3" t="s">
         <v>531</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>532</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E89" s="3">
         <v>0</v>
       </c>
       <c r="F89" s="3">
         <v>10000</v>
       </c>
       <c r="G89" s="20">
         <v>44397</v>
       </c>
       <c r="H89" s="20">
         <v>44409</v>
       </c>
       <c r="I89" s="20">
@@ -10769,51 +10931,51 @@
       <c r="S89" s="3" t="s">
         <v>61</v>
       </c>
       <c r="T89" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V89" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X89" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y89" s="6">
         <v>44475</v>
       </c>
       <c r="Z89" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="90" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:26">
       <c r="A90" s="3" t="s">
         <v>533</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>534</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E90" s="3">
         <v>0</v>
       </c>
       <c r="F90" s="3">
         <v>30000</v>
       </c>
       <c r="G90" s="20">
         <v>44459</v>
       </c>
       <c r="H90" s="20">
         <v>44562</v>
       </c>
       <c r="I90" s="20">
@@ -10849,51 +11011,51 @@
       <c r="S90" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T90" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V90" s="3" t="s">
         <v>541</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X90" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y90" s="6">
         <v>44475</v>
       </c>
       <c r="Z90" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="91" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:26">
       <c r="A91" s="3" t="s">
         <v>542</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>543</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E91" s="3">
         <v>0</v>
       </c>
       <c r="F91" s="3">
         <v>30000</v>
       </c>
       <c r="G91" s="20">
         <v>44459</v>
       </c>
       <c r="H91" s="20">
         <v>44287</v>
       </c>
       <c r="I91" s="20">
@@ -10929,51 +11091,51 @@
       <c r="S91" s="3" t="s">
         <v>100</v>
       </c>
       <c r="T91" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V91" s="3" t="s">
         <v>541</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X91" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y91" s="6">
         <v>44475</v>
       </c>
       <c r="Z91" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="92" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:26">
       <c r="A92" s="3" t="s">
         <v>549</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E92" s="3">
         <v>0</v>
       </c>
       <c r="F92" s="3">
         <v>30000</v>
       </c>
       <c r="G92" s="20">
         <v>44459</v>
       </c>
       <c r="H92" s="20">
         <v>44348</v>
       </c>
       <c r="I92" s="20">
@@ -11009,51 +11171,51 @@
       <c r="S92" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T92" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V92" s="3" t="s">
         <v>541</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X92" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y92" s="6">
         <v>44475</v>
       </c>
       <c r="Z92" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="93" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:26">
       <c r="A93" s="3" t="s">
         <v>557</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>558</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E93" s="3">
         <v>0</v>
       </c>
       <c r="F93" s="3">
         <v>30000</v>
       </c>
       <c r="G93" s="20">
         <v>44459</v>
       </c>
       <c r="H93" s="20">
         <v>44378</v>
       </c>
       <c r="I93" s="20">
@@ -11089,51 +11251,51 @@
       <c r="S93" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T93" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U93" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V93" s="3" t="s">
         <v>541</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X93" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y93" s="6">
         <v>44475</v>
       </c>
       <c r="Z93" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="94" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:26">
       <c r="A94" s="3" t="s">
         <v>565</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>566</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>567</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E94" s="3">
         <v>0</v>
       </c>
       <c r="F94" s="3">
         <v>3000</v>
       </c>
       <c r="G94" s="20">
         <v>44502</v>
       </c>
       <c r="H94" s="20">
         <v>44562</v>
       </c>
       <c r="I94" s="20">
@@ -11169,51 +11331,51 @@
       <c r="S94" s="3" t="s">
         <v>574</v>
       </c>
       <c r="T94" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V94" s="3" t="s">
         <v>541</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X94" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y94" s="6">
         <v>44534</v>
       </c>
       <c r="Z94" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="95" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:26">
       <c r="A95" s="3" t="s">
         <v>575</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>576</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>577</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E95" s="3">
         <v>39876</v>
       </c>
       <c r="F95" s="3">
         <v>39876</v>
       </c>
       <c r="G95" s="20">
         <v>44502</v>
       </c>
       <c r="H95" s="20">
         <v>44652</v>
       </c>
       <c r="I95" s="20">
@@ -11249,51 +11411,51 @@
       <c r="S95" s="5" t="s">
         <v>100</v>
       </c>
       <c r="T95" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V95" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W95" s="5" t="s">
         <v>73</v>
       </c>
       <c r="X95" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y95" s="6">
         <v>44733</v>
       </c>
       <c r="Z95" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="96" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:26">
       <c r="A96" s="3" t="s">
         <v>578</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>579</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>580</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E96" s="3">
         <v>0</v>
       </c>
       <c r="F96" s="3">
         <v>5000</v>
       </c>
       <c r="G96" s="20">
         <v>44572</v>
       </c>
       <c r="H96" s="20">
         <v>44652</v>
       </c>
       <c r="I96" s="20">
@@ -11329,51 +11491,51 @@
       <c r="S96" s="3" t="s">
         <v>585</v>
       </c>
       <c r="T96" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V96" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X96" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y96" s="6">
         <v>44586</v>
       </c>
       <c r="Z96" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="97" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:26">
       <c r="A97" s="3" t="s">
         <v>586</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>587</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E97" s="3">
         <v>0</v>
       </c>
       <c r="F97" s="3">
         <v>1500</v>
       </c>
       <c r="G97" s="20">
         <v>44572</v>
       </c>
       <c r="H97" s="20">
         <v>44562</v>
       </c>
       <c r="I97" s="20">
@@ -11407,51 +11569,51 @@
       <c r="S97" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T97" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V97" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W97" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X97" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y97" s="6">
         <v>44586</v>
       </c>
       <c r="Z97" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="98" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:26">
       <c r="A98" s="3" t="s">
         <v>592</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>593</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>594</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E98" s="3">
         <v>30000</v>
       </c>
       <c r="F98" s="3">
         <v>60000</v>
       </c>
       <c r="G98" s="20">
         <v>44651</v>
       </c>
       <c r="H98" s="20">
         <v>44440</v>
       </c>
       <c r="I98" s="20">
@@ -11487,51 +11649,51 @@
       <c r="S98" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T98" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V98" s="13" t="s">
         <v>39</v>
       </c>
       <c r="W98" s="5" t="s">
         <v>40</v>
       </c>
       <c r="X98" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y98" s="6">
         <v>44666</v>
       </c>
       <c r="Z98" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="99" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:26">
       <c r="A99" s="3" t="s">
         <v>595</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>597</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E99" s="3">
         <v>3030000</v>
       </c>
       <c r="F99" s="3">
         <v>3030000</v>
       </c>
       <c r="G99" s="20">
         <v>44644</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3"/>
       <c r="K99" s="3" t="s">
@@ -11557,51 +11719,51 @@
       <c r="S99" s="3" t="s">
         <v>601</v>
       </c>
       <c r="T99" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V99" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X99" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y99" s="6">
         <v>44936</v>
       </c>
       <c r="Z99" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="100" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:26">
       <c r="A100" s="3" t="s">
         <v>602</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>603</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E100" s="3">
         <v>0</v>
       </c>
       <c r="F100" s="3">
         <v>7500</v>
       </c>
       <c r="G100" s="20">
         <v>44939</v>
       </c>
       <c r="H100" s="20">
         <v>44939</v>
       </c>
       <c r="I100" s="20">
@@ -11635,51 +11797,51 @@
       <c r="S100" s="3" t="s">
         <v>194</v>
       </c>
       <c r="T100" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V100" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X100" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y100" s="6">
         <v>45202</v>
       </c>
       <c r="Z100" s="34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="101" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:26">
       <c r="A101" s="3" t="s">
         <v>608</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>609</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E101" s="3">
         <v>0</v>
       </c>
       <c r="F101" s="3">
         <v>10000</v>
       </c>
       <c r="G101" s="20">
         <v>44939</v>
       </c>
       <c r="H101" s="20">
         <v>44939</v>
       </c>
       <c r="I101" s="20">
@@ -11713,51 +11875,51 @@
       <c r="S101" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T101" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V101" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>614</v>
       </c>
       <c r="X101" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y101" s="6">
         <v>45202</v>
       </c>
       <c r="Z101" s="34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="102" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:26">
       <c r="A102" s="3" t="s">
         <v>615</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>617</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E102" s="3">
         <v>0</v>
       </c>
       <c r="F102" s="3">
         <v>10000</v>
       </c>
       <c r="G102" s="20">
         <v>44939</v>
       </c>
       <c r="H102" s="20">
         <v>45017</v>
       </c>
       <c r="I102" s="20">
@@ -11793,51 +11955,51 @@
       <c r="S102" s="3" t="s">
         <v>384</v>
       </c>
       <c r="T102" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V102" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X102" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y102" s="6">
         <v>45202</v>
       </c>
       <c r="Z102" s="34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="103" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:26">
       <c r="A103" s="3" t="s">
         <v>619</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>620</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>621</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E103" s="41">
         <v>105533</v>
       </c>
       <c r="F103" s="41">
         <v>105533</v>
       </c>
       <c r="G103" s="20">
         <v>44572</v>
       </c>
       <c r="H103" s="20">
         <v>45017</v>
       </c>
       <c r="I103" s="20">
@@ -11873,51 +12035,51 @@
       <c r="S103" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T103" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V103" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X103" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y103" s="6">
         <v>45202</v>
       </c>
       <c r="Z103" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="104" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:26">
       <c r="A104" s="3" t="s">
         <v>625</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>626</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>627</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E104" s="3">
         <v>80038</v>
       </c>
       <c r="F104" s="3">
         <v>80038</v>
       </c>
       <c r="G104" s="20">
         <v>44572</v>
       </c>
       <c r="H104" s="20">
         <v>45017</v>
       </c>
       <c r="I104" s="20">
@@ -11953,51 +12115,51 @@
       <c r="S104" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T104" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V104" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X104" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y104" s="6">
         <v>45202</v>
       </c>
       <c r="Z104" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="105" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:26">
       <c r="A105" s="3" t="s">
         <v>628</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>629</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>630</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E105" s="3">
         <v>38500</v>
       </c>
       <c r="F105" s="3">
         <v>38000</v>
       </c>
       <c r="G105" s="20">
         <v>44939</v>
       </c>
       <c r="H105" s="20">
         <v>45017</v>
       </c>
       <c r="I105" s="20">
@@ -12033,51 +12195,51 @@
       <c r="S105" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T105" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V105" s="3" t="s">
         <v>83</v>
       </c>
       <c r="W105" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X105" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y105" s="6">
         <v>45202</v>
       </c>
       <c r="Z105" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="106" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:26">
       <c r="A106" s="3" t="s">
         <v>631</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>632</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E106" s="3">
         <v>0</v>
       </c>
       <c r="F106" s="3">
         <v>5000</v>
       </c>
       <c r="G106" s="20">
         <v>44939</v>
       </c>
       <c r="H106" s="20">
         <v>44967</v>
       </c>
       <c r="I106" s="20">
@@ -12111,765 +12273,765 @@
       <c r="S106" s="39" t="s">
         <v>623</v>
       </c>
       <c r="T106" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V106" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X106" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y106" s="6">
         <v>45202</v>
       </c>
       <c r="Z106" s="40" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="107" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:26">
       <c r="A107" s="3" t="s">
-        <v>858</v>
+        <v>637</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E107" s="3">
         <v>0</v>
       </c>
       <c r="F107" s="3">
         <v>2000</v>
       </c>
       <c r="G107" s="20">
         <v>44939</v>
       </c>
       <c r="H107" s="20">
         <v>44963</v>
       </c>
       <c r="I107" s="20">
         <v>45327</v>
       </c>
       <c r="J107" s="3">
         <v>12</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="M107" s="4"/>
       <c r="N107" s="4"/>
       <c r="O107" s="3" t="s">
         <v>61</v>
       </c>
       <c r="P107" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q107" s="3"/>
       <c r="R107" s="42" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>61</v>
       </c>
       <c r="T107" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V107" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X107" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y107" s="6">
         <v>45202</v>
       </c>
       <c r="Z107" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="108" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:26">
       <c r="A108" s="3" t="s">
-        <v>859</v>
+        <v>642</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E108" s="3">
         <v>0</v>
       </c>
       <c r="F108" s="3">
         <v>15000</v>
       </c>
       <c r="G108" s="20">
         <v>44939</v>
       </c>
       <c r="H108" s="20">
         <v>44958</v>
       </c>
       <c r="I108" s="20">
         <v>45324</v>
       </c>
       <c r="J108" s="3">
         <v>26</v>
       </c>
       <c r="K108" s="3" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M108" s="4">
         <v>30964</v>
       </c>
       <c r="N108" s="4"/>
       <c r="O108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="R108" s="42" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T108" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V108" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X108" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y108" s="6">
         <v>45202</v>
       </c>
       <c r="Z108" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="109" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:26">
       <c r="A109" s="3" t="s">
-        <v>860</v>
+        <v>648</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E109" s="3">
         <v>0</v>
       </c>
       <c r="F109" s="3">
         <v>2500</v>
       </c>
       <c r="G109" s="20">
         <v>45044</v>
       </c>
       <c r="H109" s="20">
         <v>45049</v>
       </c>
       <c r="I109" s="20">
         <v>45414</v>
       </c>
       <c r="J109" s="3">
         <v>12</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="M109" s="4">
         <v>1094597</v>
       </c>
       <c r="N109" s="4"/>
       <c r="O109" s="3" t="s">
         <v>623</v>
       </c>
       <c r="P109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="R109" s="42" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="S109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T109" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V109" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X109" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y109" s="6">
         <v>45202</v>
       </c>
       <c r="Z109" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="110" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:26">
       <c r="A110" s="3" t="s">
-        <v>861</v>
+        <v>655</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E110" s="3">
         <v>0</v>
       </c>
       <c r="F110" s="3">
         <v>5000</v>
       </c>
       <c r="G110" s="20">
         <v>45044</v>
       </c>
       <c r="H110" s="20">
         <v>45049</v>
       </c>
       <c r="I110" s="20">
         <v>45414</v>
       </c>
       <c r="J110" s="3">
         <v>12</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="M110" s="4">
         <v>303324</v>
       </c>
       <c r="N110" s="4">
         <v>258577</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>623</v>
       </c>
       <c r="P110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="R110" s="42" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="S110" s="3" t="s">
         <v>623</v>
       </c>
       <c r="T110" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V110" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>165</v>
       </c>
       <c r="X110" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y110" s="6">
         <v>45202</v>
       </c>
       <c r="Z110" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="111" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:26">
       <c r="A111" s="3" t="s">
-        <v>862</v>
+        <v>662</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E111" s="3">
         <v>0</v>
       </c>
       <c r="F111" s="3">
         <v>10000</v>
       </c>
       <c r="G111" s="20">
         <v>45139</v>
       </c>
       <c r="H111" s="20">
         <v>45182</v>
       </c>
       <c r="I111" s="20">
         <v>45547</v>
       </c>
       <c r="J111" s="3">
         <v>12</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M111" s="4">
         <v>276943</v>
       </c>
       <c r="N111" s="4">
         <v>1393561</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="R111" s="34" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="S111" s="3" t="s">
         <v>623</v>
       </c>
       <c r="T111" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V111" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X111" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y111" s="6">
         <v>45202</v>
       </c>
       <c r="Z111" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="112" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:26">
       <c r="A112" s="3" t="s">
-        <v>863</v>
+        <v>668</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E112" s="3">
         <v>0</v>
       </c>
       <c r="F112" s="3">
         <v>5000</v>
       </c>
       <c r="G112" s="20">
         <v>45139</v>
       </c>
       <c r="H112" s="20">
         <v>45180</v>
       </c>
       <c r="I112" s="20">
         <v>45545</v>
       </c>
       <c r="J112" s="3">
         <v>12</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="M112" s="4">
         <v>1152426</v>
       </c>
       <c r="N112" s="4"/>
       <c r="O112" s="3" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="P112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="R112" s="34" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="T112" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V112" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X112" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y112" s="6">
         <v>45202</v>
       </c>
       <c r="Z112" s="42" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="113" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:32">
       <c r="A113" s="3" t="s">
-        <v>864</v>
+        <v>675</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E113" s="3">
         <v>0</v>
       </c>
       <c r="F113" s="3">
         <v>10000</v>
       </c>
       <c r="G113" s="20">
         <v>45233</v>
       </c>
       <c r="H113" s="20">
         <v>45253</v>
       </c>
       <c r="I113" s="20">
         <v>45618</v>
       </c>
       <c r="J113" s="3">
         <v>12</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>588</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>589</v>
       </c>
       <c r="M113" s="4">
         <v>1042391</v>
       </c>
       <c r="N113" s="4"/>
       <c r="O113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="R113" s="42" t="s">
         <v>591</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T113" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V113" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X113" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y113" s="6">
         <v>45336</v>
       </c>
       <c r="Z113" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="114" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:32">
       <c r="A114" s="3" t="s">
-        <v>865</v>
+        <v>678</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E114" s="3">
         <v>8000</v>
       </c>
       <c r="F114" s="3">
         <v>8000</v>
       </c>
       <c r="G114" s="20">
         <v>45233</v>
       </c>
       <c r="H114" s="20">
         <v>45271</v>
       </c>
       <c r="I114" s="20">
         <v>45636</v>
       </c>
       <c r="J114" s="3">
         <v>12</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="M114" s="4">
         <v>1144916</v>
       </c>
       <c r="N114" s="4">
         <v>7834284</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="R114" s="42" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="S114" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T114" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V114" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W114" s="39" t="s">
         <v>40</v>
       </c>
       <c r="X114" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y114" s="6">
         <v>45336</v>
       </c>
       <c r="Z114" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="115" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:32">
       <c r="A115" s="3" t="s">
-        <v>866</v>
+        <v>684</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>397</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E115" s="3">
         <v>0</v>
       </c>
       <c r="F115" s="3">
         <v>5000</v>
       </c>
       <c r="G115" s="20">
         <v>45233</v>
       </c>
       <c r="H115" s="20">
         <v>45268</v>
       </c>
       <c r="I115" s="20">
         <v>45633</v>
       </c>
       <c r="J115" s="3">
         <v>12</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="M115" s="4">
         <v>292411</v>
       </c>
       <c r="N115" s="4">
         <v>1929421</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="R115" s="42" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="S115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T115" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V115" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X115" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y115" s="6">
         <v>45336</v>
       </c>
       <c r="Z115" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="116" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:32">
       <c r="A116" s="3" t="s">
-        <v>52</v>
+        <v>690</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E116" s="3">
         <v>25000</v>
       </c>
       <c r="F116" s="3">
         <v>20250</v>
       </c>
       <c r="G116" s="20">
         <v>45233</v>
       </c>
       <c r="H116" s="20">
         <v>45266</v>
       </c>
       <c r="I116" s="20">
         <v>45382</v>
       </c>
       <c r="J116" s="3">
         <v>4</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>46</v>
       </c>
@@ -12897,533 +13059,533 @@
       <c r="S116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T116" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V116" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X116" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y116" s="6">
         <v>45336</v>
       </c>
       <c r="Z116" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="117" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:32">
       <c r="A117" s="3" t="s">
-        <v>857</v>
+        <v>692</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E117" s="3">
         <v>0</v>
       </c>
       <c r="F117" s="3">
         <v>5000</v>
       </c>
       <c r="G117" s="20">
         <v>45303</v>
       </c>
       <c r="H117" s="20">
         <v>45317</v>
       </c>
       <c r="I117" s="20">
         <v>45682</v>
       </c>
       <c r="J117" s="3">
         <v>12</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="M117" s="4">
         <v>1025755</v>
       </c>
       <c r="N117" s="4">
         <v>2748408</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>876</v>
+        <v>696</v>
       </c>
       <c r="R117" s="42" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="S117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T117" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V117" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X117" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y117" s="6">
         <v>45336</v>
       </c>
       <c r="Z117" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="118" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:32">
       <c r="A118" s="3" t="s">
-        <v>867</v>
+        <v>698</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E118" s="3">
         <v>0</v>
       </c>
       <c r="F118" s="3">
         <v>5000</v>
       </c>
       <c r="G118" s="20">
         <v>45303</v>
       </c>
       <c r="H118" s="20">
         <v>45322</v>
       </c>
       <c r="I118" s="20">
         <v>45682</v>
       </c>
       <c r="J118" s="3">
         <v>12</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="M118" s="4">
         <v>6046815</v>
       </c>
       <c r="N118" s="4"/>
       <c r="O118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>689</v>
+        <v>702</v>
       </c>
       <c r="R118" s="42" t="s">
-        <v>690</v>
+        <v>703</v>
       </c>
       <c r="S118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T118" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V118" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X118" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y118" s="6">
         <v>45336</v>
       </c>
       <c r="Z118" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="119" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:32">
       <c r="A119" s="3" t="s">
-        <v>131</v>
+        <v>704</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E119" s="3">
         <v>0</v>
       </c>
       <c r="F119" s="3">
         <v>10000</v>
       </c>
       <c r="G119" s="20">
         <v>45303</v>
       </c>
       <c r="H119" s="20">
         <v>45316</v>
       </c>
       <c r="I119" s="20">
         <v>45681</v>
       </c>
       <c r="J119" s="3">
         <v>12</v>
       </c>
       <c r="K119" s="3" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>135</v>
       </c>
       <c r="M119" s="4">
         <v>1076761</v>
       </c>
       <c r="N119" s="4">
         <v>3705381</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>137</v>
       </c>
       <c r="P119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q119" s="3" t="s">
         <v>138</v>
       </c>
       <c r="R119" s="42" t="s">
-        <v>693</v>
+        <v>707</v>
       </c>
       <c r="S119" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T119" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V119" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X119" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y119" s="6">
         <v>45336</v>
       </c>
       <c r="Z119" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="120" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:32">
       <c r="A120" s="3" t="s">
-        <v>868</v>
+        <v>708</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E120" s="3">
         <v>0</v>
       </c>
       <c r="F120" s="3">
         <v>10000</v>
       </c>
       <c r="G120" s="20">
         <v>45303</v>
       </c>
       <c r="H120" s="20">
         <v>45315</v>
       </c>
       <c r="I120" s="20">
         <v>45680</v>
       </c>
       <c r="J120" s="3">
         <v>12</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="M120" s="4">
         <v>1125575</v>
       </c>
       <c r="N120" s="4">
         <v>6631475</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
       <c r="R120" s="42" t="s">
-        <v>698</v>
+        <v>713</v>
       </c>
       <c r="S120" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T120" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V120" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X120" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y120" s="6">
         <v>45336</v>
       </c>
       <c r="Z120" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="121" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:32">
       <c r="A121" s="3" t="s">
-        <v>869</v>
+        <v>714</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E121" s="3">
         <v>0</v>
       </c>
       <c r="F121" s="3">
         <v>5000</v>
       </c>
       <c r="G121" s="20">
         <v>45303</v>
       </c>
       <c r="H121" s="20">
         <v>45321</v>
       </c>
       <c r="I121" s="20">
         <v>45686</v>
       </c>
       <c r="J121" s="3">
         <v>12</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>467</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>468</v>
       </c>
       <c r="M121" s="4">
         <v>1160103</v>
       </c>
       <c r="N121" s="4"/>
       <c r="O121" s="3" t="s">
         <v>236</v>
       </c>
       <c r="P121" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q121" s="39" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="R121" s="42" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="S121" s="3" t="s">
         <v>236</v>
       </c>
       <c r="T121" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V121" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X121" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y121" s="6">
         <v>45336</v>
       </c>
       <c r="Z121" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="122" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:32">
       <c r="A122" s="3" t="s">
-        <v>870</v>
+        <v>718</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E122" s="3">
         <v>0</v>
       </c>
       <c r="F122" s="3">
         <v>10000</v>
       </c>
       <c r="G122" s="20">
         <v>45303</v>
       </c>
       <c r="H122" s="20">
         <v>45321</v>
       </c>
       <c r="I122" s="20">
         <v>45686</v>
       </c>
       <c r="J122" s="3">
         <v>12</v>
       </c>
       <c r="K122" s="3" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="M122" s="4">
         <v>1123079</v>
       </c>
       <c r="N122" s="4"/>
       <c r="O122" s="3" t="s">
         <v>194</v>
       </c>
       <c r="P122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="R122" s="40" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="S122" s="3" t="s">
         <v>194</v>
       </c>
       <c r="T122" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V122" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>165</v>
       </c>
       <c r="X122" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y122" s="6">
         <v>45336</v>
       </c>
       <c r="Z122" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="123" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:32">
       <c r="A123" s="43" t="s">
-        <v>871</v>
+        <v>724</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>616</v>
       </c>
       <c r="C123" s="43" t="s">
-        <v>707</v>
+        <v>725</v>
       </c>
       <c r="D123" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E123" s="43">
         <v>19233</v>
       </c>
       <c r="F123" s="43">
         <v>19233</v>
       </c>
       <c r="G123" s="44">
         <v>45303</v>
       </c>
       <c r="H123" s="44">
         <v>45383</v>
       </c>
       <c r="I123" s="44">
         <v>45747</v>
       </c>
       <c r="J123" s="43">
         <v>12</v>
       </c>
       <c r="K123" s="43" t="s">
         <v>610</v>
       </c>
@@ -13449,142 +13611,142 @@
       <c r="S123" s="43" t="s">
         <v>33</v>
       </c>
       <c r="T123" s="43" t="s">
         <v>37</v>
       </c>
       <c r="U123" s="43" t="s">
         <v>38</v>
       </c>
       <c r="V123" s="47" t="s">
         <v>83</v>
       </c>
       <c r="W123" s="43" t="s">
         <v>40</v>
       </c>
       <c r="X123" s="43" t="s">
         <v>41</v>
       </c>
       <c r="Y123" s="6">
         <v>45336</v>
       </c>
       <c r="Z123" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="124" spans="1:32" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:32" s="3" customFormat="1">
       <c r="A124" s="3" t="s">
-        <v>872</v>
+        <v>726</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>708</v>
+        <v>727</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E124" s="3">
         <v>0</v>
       </c>
       <c r="F124" s="3">
         <v>1000</v>
       </c>
       <c r="G124" s="20">
         <v>45317</v>
       </c>
       <c r="H124" s="20">
         <v>45321</v>
       </c>
       <c r="I124" s="20">
         <v>45686</v>
       </c>
       <c r="J124" s="3">
         <v>12</v>
       </c>
       <c r="K124" s="3" t="s">
-        <v>709</v>
+        <v>728</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
       <c r="M124" s="4">
         <v>1011222</v>
       </c>
       <c r="N124" s="4">
         <v>2710440</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="R124" s="42" t="s">
-        <v>712</v>
+        <v>731</v>
       </c>
       <c r="S124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T124" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V124" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X124" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y124" s="6">
         <v>45336</v>
       </c>
       <c r="Z124" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AA124"/>
       <c r="AB124"/>
       <c r="AC124"/>
       <c r="AD124"/>
       <c r="AE124"/>
       <c r="AF124" s="48"/>
     </row>
-    <row r="125" spans="1:32" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:32" s="3" customFormat="1">
       <c r="A125" s="3" t="s">
-        <v>873</v>
+        <v>732</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>632</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E125" s="3">
         <v>0</v>
       </c>
       <c r="F125" s="3">
         <v>5000</v>
       </c>
       <c r="G125" s="20">
         <v>45341</v>
       </c>
       <c r="H125" s="20">
         <v>45356</v>
       </c>
       <c r="I125" s="20">
         <v>45721</v>
       </c>
       <c r="J125" s="3">
         <v>12</v>
       </c>
@@ -13619,59 +13781,59 @@
       <c r="U125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V125" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X125" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y125" s="6">
         <v>45359</v>
       </c>
       <c r="Z125" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AA125"/>
       <c r="AB125"/>
       <c r="AC125"/>
       <c r="AD125"/>
       <c r="AE125"/>
       <c r="AF125" s="48"/>
     </row>
-    <row r="126" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:32">
       <c r="A126" s="3" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E126" s="3">
         <v>0</v>
       </c>
       <c r="F126" s="3">
         <v>10000</v>
       </c>
       <c r="G126" s="20">
         <v>45303</v>
       </c>
       <c r="H126" s="20">
         <v>45383</v>
       </c>
       <c r="I126" s="20">
         <v>45747</v>
       </c>
       <c r="J126" s="3">
         <v>12</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>581</v>
       </c>
@@ -13699,219 +13861,219 @@
       <c r="S126" s="3" t="s">
         <v>384</v>
       </c>
       <c r="T126" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V126" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X126" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y126" s="6">
         <v>45693</v>
       </c>
       <c r="Z126" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="127" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:32">
       <c r="A127" s="3" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E127" s="3">
         <v>0</v>
       </c>
       <c r="F127" s="3">
         <v>20000</v>
       </c>
       <c r="G127" s="20">
         <v>45303</v>
       </c>
       <c r="H127" s="20">
         <v>45383</v>
       </c>
       <c r="I127" s="20">
         <v>45747</v>
       </c>
       <c r="J127" s="3">
         <v>12</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>46</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>47</v>
       </c>
       <c r="M127" s="4">
         <v>1061253</v>
       </c>
       <c r="N127" s="10" t="s">
         <v>48</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q127" s="3" t="s">
         <v>49</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="S127" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T127" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V127" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X127" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y127" s="6">
         <v>45693</v>
       </c>
       <c r="Z127" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="128" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:32">
       <c r="A128" s="3" t="s">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E128" s="3">
         <v>0</v>
       </c>
       <c r="F128" s="3">
         <v>20000</v>
       </c>
       <c r="G128" s="20">
         <v>45303</v>
       </c>
       <c r="H128" s="20">
         <v>45383</v>
       </c>
       <c r="I128" s="20">
         <v>45747</v>
       </c>
       <c r="J128" s="3">
         <v>12</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>559</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>560</v>
       </c>
       <c r="M128" s="4">
         <v>1115222</v>
       </c>
       <c r="N128" s="18" t="s">
         <v>561</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>562</v>
       </c>
       <c r="P128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q128" s="3" t="s">
         <v>563</v>
       </c>
       <c r="R128" s="3" t="s">
         <v>564</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T128" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V128" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W128" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X128" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y128" s="6">
         <v>45693</v>
       </c>
       <c r="Z128" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="129" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:26">
       <c r="A129" s="3" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E129" s="3">
         <v>0</v>
       </c>
       <c r="F129" s="3">
         <v>20000</v>
       </c>
       <c r="G129" s="20">
         <v>45303</v>
       </c>
       <c r="H129" s="20">
         <v>45383</v>
       </c>
       <c r="I129" s="20">
         <v>45747</v>
       </c>
       <c r="J129" s="3">
         <v>12</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>535</v>
       </c>
@@ -13939,2327 +14101,2327 @@
       <c r="S129" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T129" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V129" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X129" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y129" s="6">
         <v>45693</v>
       </c>
       <c r="Z129" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="130" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:26">
       <c r="A130" s="3" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E130" s="3">
         <v>0</v>
       </c>
       <c r="F130" s="3">
         <v>10000</v>
       </c>
       <c r="G130" s="20">
         <v>45303</v>
       </c>
       <c r="H130" s="20">
         <v>45383</v>
       </c>
       <c r="I130" s="20">
         <v>45747</v>
       </c>
       <c r="J130" s="3">
         <v>12</v>
       </c>
       <c r="K130" s="3" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="M130" s="4">
         <v>1162587</v>
       </c>
       <c r="N130" s="4"/>
       <c r="O130" s="3" t="s">
-        <v>724</v>
+        <v>744</v>
       </c>
       <c r="P130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>725</v>
+        <v>745</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>726</v>
+        <v>746</v>
       </c>
       <c r="S130" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T130" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V130" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X130" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y130" s="6">
         <v>45693</v>
       </c>
       <c r="Z130" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="131" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:26">
       <c r="A131" s="3" t="s">
-        <v>727</v>
+        <v>747</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E131" s="3">
         <v>0</v>
       </c>
       <c r="F131" s="3">
         <v>10000</v>
       </c>
       <c r="G131" s="20">
         <v>45303</v>
       </c>
       <c r="H131" s="20">
         <v>45383</v>
       </c>
       <c r="I131" s="20">
         <v>45747</v>
       </c>
       <c r="J131" s="3">
         <v>12</v>
       </c>
       <c r="K131" s="3" t="s">
-        <v>728</v>
+        <v>748</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>729</v>
+        <v>749</v>
       </c>
       <c r="M131" s="4">
         <v>1056035</v>
       </c>
       <c r="N131" s="4"/>
       <c r="O131" s="3" t="s">
-        <v>731</v>
+        <v>750</v>
       </c>
       <c r="P131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T131" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V131" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X131" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y131" s="6">
         <v>45693</v>
       </c>
       <c r="Z131" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="132" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:26">
       <c r="A132" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="B132" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="B132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E132" s="3">
         <v>0</v>
       </c>
       <c r="F132" s="3">
         <v>10000</v>
       </c>
       <c r="G132" s="20">
         <v>45303</v>
       </c>
       <c r="H132" s="20">
         <v>45383</v>
       </c>
       <c r="I132" s="20">
         <v>45747</v>
       </c>
       <c r="J132" s="3">
         <v>12</v>
       </c>
       <c r="K132" s="3" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M132" s="4">
         <v>276943</v>
       </c>
       <c r="N132" s="4">
         <v>1393561</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="S132" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T132" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V132" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X132" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y132" s="6">
         <v>45693</v>
       </c>
       <c r="Z132" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="133" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:26">
       <c r="A133" s="3" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E133" s="3">
         <v>0</v>
       </c>
       <c r="F133" s="3">
         <v>9500</v>
       </c>
       <c r="G133" s="20">
         <v>45303</v>
       </c>
       <c r="H133" s="20">
         <v>45383</v>
       </c>
       <c r="I133" s="20">
         <v>45747</v>
       </c>
       <c r="J133" s="3">
         <v>12</v>
       </c>
       <c r="K133" s="3" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="M133" s="4">
         <v>1205791</v>
       </c>
       <c r="N133" s="4"/>
       <c r="O133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>737</v>
+        <v>757</v>
       </c>
       <c r="R133" s="3"/>
       <c r="S133" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T133" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V133" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X133" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y133" s="6">
         <v>45693</v>
       </c>
       <c r="Z133" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="134" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:26">
       <c r="A134" s="3" t="s">
-        <v>738</v>
+        <v>758</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E134" s="3">
         <v>0</v>
       </c>
       <c r="F134" s="3">
         <v>10000</v>
       </c>
       <c r="G134" s="20">
         <v>45303</v>
       </c>
       <c r="H134" s="20">
         <v>45383</v>
       </c>
       <c r="I134" s="20">
         <v>45747</v>
       </c>
       <c r="J134" s="3">
         <v>12</v>
       </c>
       <c r="K134" s="3" t="s">
-        <v>739</v>
+        <v>759</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="M134" s="4">
         <v>1053434</v>
       </c>
       <c r="N134" s="4">
         <v>3162429</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>741</v>
+        <v>761</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>742</v>
+        <v>762</v>
       </c>
       <c r="S134" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T134" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V134" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X134" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y134" s="6">
         <v>45693</v>
       </c>
       <c r="Z134" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="135" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:26">
       <c r="A135" s="3" t="s">
-        <v>783</v>
+        <v>763</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E135" s="3">
         <v>0</v>
       </c>
       <c r="F135" s="3">
         <v>10000</v>
       </c>
       <c r="G135" s="20">
         <v>45506</v>
       </c>
       <c r="H135" s="20">
         <v>45536</v>
       </c>
       <c r="I135" s="20">
         <v>45901</v>
       </c>
       <c r="J135" s="3">
         <v>12</v>
       </c>
       <c r="K135" s="3" t="s">
-        <v>784</v>
+        <v>764</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>785</v>
+        <v>765</v>
       </c>
       <c r="M135" s="4">
         <v>1149701</v>
       </c>
       <c r="N135" s="4"/>
       <c r="O135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P135" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>786</v>
+        <v>766</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>787</v>
+        <v>767</v>
       </c>
       <c r="S135" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T135" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V135" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X135" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y135" s="6">
         <v>45693</v>
       </c>
       <c r="Z135" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="136" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:26">
       <c r="A136" s="3" t="s">
-        <v>788</v>
+        <v>768</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E136" s="3">
         <v>0</v>
       </c>
       <c r="F136" s="3">
         <v>15000</v>
       </c>
       <c r="G136" s="20">
         <v>45506</v>
       </c>
       <c r="H136" s="20">
         <v>45536</v>
       </c>
       <c r="I136" s="20">
         <v>45901</v>
       </c>
       <c r="J136" s="3">
         <v>12</v>
       </c>
       <c r="K136" s="3" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="M136" s="4"/>
       <c r="N136" s="4">
         <v>14041987</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="P136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="T136" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V136" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X136" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y136" s="6">
         <v>45693</v>
       </c>
       <c r="Z136" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="137" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:26">
       <c r="A137" s="3" t="s">
-        <v>743</v>
+        <v>775</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E137" s="3">
         <v>25000</v>
       </c>
       <c r="F137" s="3">
         <v>15000</v>
       </c>
       <c r="G137" s="20">
         <v>45625</v>
       </c>
       <c r="H137" s="20">
         <v>45658</v>
       </c>
       <c r="I137" s="20">
         <v>46023</v>
       </c>
       <c r="J137" s="3">
         <v>12</v>
       </c>
       <c r="K137" s="3" t="s">
-        <v>744</v>
+        <v>776</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>745</v>
+        <v>777</v>
       </c>
       <c r="M137" s="4">
         <v>1161785</v>
       </c>
       <c r="N137" s="4"/>
       <c r="O137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>746</v>
+        <v>778</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>747</v>
+        <v>779</v>
       </c>
       <c r="S137" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T137" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V137" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X137" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y137" s="6">
         <v>45693</v>
       </c>
       <c r="Z137" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="138" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:26">
       <c r="A138" s="3" t="s">
-        <v>748</v>
+        <v>780</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E138" s="3">
         <v>25000</v>
       </c>
       <c r="F138" s="3">
         <v>25000</v>
       </c>
       <c r="G138" s="20">
         <v>45625</v>
       </c>
       <c r="H138" s="20">
         <v>45658</v>
       </c>
       <c r="I138" s="20">
         <v>46023</v>
       </c>
       <c r="J138" s="3">
         <v>12</v>
       </c>
       <c r="K138" s="3" t="s">
-        <v>749</v>
+        <v>781</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>750</v>
+        <v>782</v>
       </c>
       <c r="M138" s="4">
         <v>1126612</v>
       </c>
       <c r="N138" s="4"/>
       <c r="O138" s="3" t="s">
         <v>623</v>
       </c>
       <c r="P138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>751</v>
+        <v>783</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>752</v>
+        <v>784</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>753</v>
+        <v>785</v>
       </c>
       <c r="T138" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V138" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X138" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y138" s="6">
         <v>45693</v>
       </c>
       <c r="Z138" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="139" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:26">
       <c r="A139" s="3" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E139" s="3">
         <v>20000</v>
       </c>
       <c r="F139" s="3">
         <v>18000</v>
       </c>
       <c r="G139" s="20">
         <v>45625</v>
       </c>
       <c r="H139" s="20">
         <v>45658</v>
       </c>
       <c r="I139" s="20">
         <v>46023</v>
       </c>
       <c r="J139" s="3">
         <v>12</v>
       </c>
       <c r="K139" s="3" t="s">
-        <v>754</v>
+        <v>787</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>755</v>
+        <v>788</v>
       </c>
       <c r="M139" s="4"/>
       <c r="N139" s="4">
         <v>11732530</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>756</v>
+        <v>789</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>757</v>
+        <v>790</v>
       </c>
       <c r="S139" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T139" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V139" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X139" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y139" s="6">
         <v>45693</v>
       </c>
       <c r="Z139" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="140" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:26">
       <c r="A140" s="3" t="s">
-        <v>759</v>
+        <v>791</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E140" s="3">
         <v>25000</v>
       </c>
       <c r="F140" s="3">
         <v>20000</v>
       </c>
       <c r="G140" s="20">
         <v>45625</v>
       </c>
       <c r="H140" s="20">
         <v>45658</v>
       </c>
       <c r="I140" s="20">
         <v>46023</v>
       </c>
       <c r="J140" s="3">
         <v>12</v>
       </c>
       <c r="K140" s="3" t="s">
-        <v>760</v>
+        <v>792</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>761</v>
+        <v>793</v>
       </c>
       <c r="M140" s="4">
         <v>108130</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>762</v>
+        <v>794</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>763</v>
+        <v>795</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>764</v>
+        <v>796</v>
       </c>
       <c r="S140" s="3" t="s">
         <v>69</v>
       </c>
       <c r="T140" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V140" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X140" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y140" s="6">
         <v>45693</v>
       </c>
       <c r="Z140" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="141" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:26">
       <c r="A141" s="3" t="s">
-        <v>765</v>
+        <v>797</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E141" s="3">
         <v>25000</v>
       </c>
       <c r="F141" s="3">
         <v>25000</v>
       </c>
       <c r="G141" s="20">
         <v>45625</v>
       </c>
       <c r="H141" s="20">
         <v>45658</v>
       </c>
       <c r="I141" s="20">
         <v>46023</v>
       </c>
       <c r="J141" s="3">
         <v>12</v>
       </c>
       <c r="K141" s="3" t="s">
-        <v>767</v>
+        <v>798</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>768</v>
+        <v>799</v>
       </c>
       <c r="M141" s="4">
         <v>1209072</v>
       </c>
       <c r="N141" s="4"/>
       <c r="O141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>769</v>
+        <v>800</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>766</v>
+        <v>801</v>
       </c>
       <c r="S141" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T141" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V141" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X141" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y141" s="6">
         <v>45693</v>
       </c>
       <c r="Z141" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="142" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:26">
       <c r="A142" s="3" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E142" s="3">
         <v>25000</v>
       </c>
       <c r="F142" s="3">
         <v>20000</v>
       </c>
       <c r="G142" s="20">
         <v>45625</v>
       </c>
       <c r="H142" s="20">
         <v>45658</v>
       </c>
       <c r="I142" s="20">
         <v>46023</v>
       </c>
       <c r="J142" s="3">
         <v>12</v>
       </c>
       <c r="K142" s="3" t="s">
-        <v>771</v>
+        <v>803</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>772</v>
+        <v>804</v>
       </c>
       <c r="M142" s="4">
         <v>1100214</v>
       </c>
       <c r="N142" s="4"/>
       <c r="O142" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>773</v>
+        <v>805</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>774</v>
+        <v>806</v>
       </c>
       <c r="S142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T142" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V142" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X142" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y142" s="6">
         <v>45693</v>
       </c>
       <c r="Z142" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="143" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:26">
       <c r="A143" s="3" t="s">
-        <v>775</v>
+        <v>807</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>778</v>
+        <v>809</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E143" s="3">
         <v>8000</v>
       </c>
       <c r="F143" s="3">
         <v>5000</v>
       </c>
       <c r="G143" s="20">
         <v>45625</v>
       </c>
       <c r="H143" s="20">
         <v>45658</v>
       </c>
       <c r="I143" s="20">
         <v>46023</v>
       </c>
       <c r="J143" s="3">
         <v>12</v>
       </c>
       <c r="K143" s="3" t="s">
-        <v>776</v>
+        <v>810</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>779</v>
+        <v>811</v>
       </c>
       <c r="M143" s="4"/>
       <c r="N143" s="4">
         <v>15478604</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>780</v>
+        <v>812</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>781</v>
+        <v>813</v>
       </c>
       <c r="S143" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T143" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V143" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X143" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y143" s="6">
         <v>45693</v>
       </c>
       <c r="Z143" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="144" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:26">
       <c r="A144" s="3" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E144" s="3">
         <v>0</v>
       </c>
       <c r="F144" s="3">
         <v>2500</v>
       </c>
       <c r="G144" s="20">
         <v>45625</v>
       </c>
       <c r="H144" s="20">
         <v>45658</v>
       </c>
       <c r="I144" s="20">
         <v>46023</v>
       </c>
       <c r="J144" s="3">
         <v>12</v>
       </c>
       <c r="K144" s="3" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="M144" s="4">
         <v>1110621</v>
       </c>
       <c r="N144" s="4"/>
       <c r="O144" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="S144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T144" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V144" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X144" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y144" s="6">
         <v>45693</v>
       </c>
       <c r="Z144" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="145" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:26">
       <c r="A145" s="3" t="s">
-        <v>801</v>
+        <v>819</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E145" s="3">
         <v>0</v>
       </c>
       <c r="F145" s="3">
         <v>2500</v>
       </c>
       <c r="G145" s="20">
         <v>45625</v>
       </c>
       <c r="H145" s="20">
         <v>45658</v>
       </c>
       <c r="I145" s="20">
         <v>46023</v>
       </c>
       <c r="J145" s="3">
         <v>12</v>
       </c>
       <c r="K145" s="3" t="s">
-        <v>799</v>
+        <v>820</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>800</v>
+        <v>821</v>
       </c>
       <c r="M145" s="4">
         <v>267043</v>
       </c>
       <c r="N145" s="4"/>
       <c r="O145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="S145" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T145" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V145" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X145" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y145" s="6">
         <v>45693</v>
       </c>
       <c r="Z145" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="146" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:26">
       <c r="A146" s="3" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E146" s="3">
         <v>0</v>
       </c>
       <c r="F146" s="3">
         <v>10000</v>
       </c>
       <c r="G146" s="20">
         <v>45625</v>
       </c>
       <c r="H146" s="20">
         <v>45658</v>
       </c>
       <c r="I146" s="20">
         <v>46023</v>
       </c>
       <c r="J146" s="3">
         <v>12</v>
       </c>
       <c r="K146" s="3" t="s">
-        <v>805</v>
+        <v>825</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
       <c r="M146" s="4">
         <v>1195259</v>
       </c>
       <c r="N146" s="4"/>
       <c r="O146" s="3" t="s">
-        <v>807</v>
+        <v>827</v>
       </c>
       <c r="P146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="S146" s="3" t="s">
         <v>194</v>
       </c>
       <c r="T146" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V146" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X146" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y146" s="6">
         <v>45693</v>
       </c>
       <c r="Z146" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="147" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:26">
       <c r="A147" s="3" t="s">
-        <v>810</v>
+        <v>830</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E147" s="3">
         <v>0</v>
       </c>
       <c r="F147" s="3">
         <v>5000</v>
       </c>
       <c r="G147" s="20">
         <v>45625</v>
       </c>
       <c r="H147" s="20">
         <v>45658</v>
       </c>
       <c r="I147" s="20">
         <v>46023</v>
       </c>
       <c r="J147" s="3">
         <v>12</v>
       </c>
       <c r="K147" s="3" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="M147" s="4">
         <v>1076321</v>
       </c>
       <c r="N147" s="4"/>
       <c r="O147" s="3" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="P147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="T147" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V147" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W147" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X147" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y147" s="6">
         <v>45693</v>
       </c>
       <c r="Z147" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="148" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:26">
       <c r="A148" s="3" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E148" s="3">
         <v>25000</v>
       </c>
       <c r="F148" s="3">
         <v>20000</v>
       </c>
       <c r="G148" s="20">
         <v>45667</v>
       </c>
       <c r="H148" s="20">
         <v>45689</v>
       </c>
       <c r="I148" s="20">
         <v>46054</v>
       </c>
       <c r="J148" s="3">
         <v>12</v>
       </c>
       <c r="K148" s="3" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
       <c r="M148" s="4"/>
       <c r="N148" s="4">
         <v>13475597</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="S148" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T148" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V148" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X148" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y148" s="6">
         <v>45693</v>
       </c>
       <c r="Z148" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="149" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:26">
       <c r="A149" s="3" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E149" s="3">
         <v>25000</v>
       </c>
       <c r="F149" s="3">
         <v>15000</v>
       </c>
       <c r="G149" s="20">
         <v>45667</v>
       </c>
       <c r="H149" s="20">
         <v>45689</v>
       </c>
       <c r="I149" s="20">
         <v>46054</v>
       </c>
       <c r="J149" s="3">
         <v>12</v>
       </c>
       <c r="K149" s="3" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="M149" s="4">
         <v>1137636</v>
       </c>
       <c r="N149" s="4"/>
       <c r="O149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="S149" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T149" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V149" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X149" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y149" s="6">
         <v>45693</v>
       </c>
       <c r="Z149" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="150" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:26">
       <c r="A150" s="3" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E150" s="3">
         <v>25000</v>
       </c>
       <c r="F150" s="3">
         <v>22152</v>
       </c>
       <c r="G150" s="20">
         <v>45667</v>
       </c>
       <c r="H150" s="20">
         <v>45689</v>
       </c>
       <c r="I150" s="20">
         <v>46054</v>
       </c>
       <c r="J150" s="3">
         <v>12</v>
       </c>
       <c r="K150" s="3" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="M150" s="4">
         <v>1122298</v>
       </c>
       <c r="N150" s="4"/>
       <c r="O150" s="3" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
       <c r="P150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
       <c r="T150" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V150" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X150" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y150" s="6">
         <v>45693</v>
       </c>
       <c r="Z150" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="151" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:26">
       <c r="A151" s="3" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E151" s="3">
         <v>25000</v>
       </c>
       <c r="F151" s="3">
         <v>25000</v>
       </c>
       <c r="G151" s="20">
         <v>45667</v>
       </c>
       <c r="H151" s="20">
         <v>45689</v>
       </c>
       <c r="I151" s="20">
         <v>46054</v>
       </c>
       <c r="J151" s="3">
         <v>12</v>
       </c>
       <c r="K151" s="3" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="M151" s="4">
         <v>1165398</v>
       </c>
       <c r="N151" s="4"/>
       <c r="O151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="S151" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T151" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V151" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X151" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y151" s="6">
         <v>45693</v>
       </c>
       <c r="Z151" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="152" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:26">
       <c r="A152" s="3" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E152" s="3">
         <v>25000</v>
       </c>
       <c r="F152" s="3">
         <v>20000</v>
       </c>
       <c r="G152" s="20">
         <v>45667</v>
       </c>
       <c r="H152" s="20">
         <v>45689</v>
       </c>
       <c r="I152" s="20">
         <v>46054</v>
       </c>
       <c r="J152" s="3">
         <v>12</v>
       </c>
       <c r="K152" s="3" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
       <c r="M152" s="4">
         <v>224223</v>
       </c>
       <c r="N152" s="4"/>
       <c r="O152" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="R152" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="S152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T152" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V152" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X152" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y152" s="6">
         <v>45693</v>
       </c>
       <c r="Z152" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="153" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:26">
       <c r="A153" s="3" t="s">
-        <v>846</v>
+        <v>866</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E153" s="3">
         <v>25000</v>
       </c>
       <c r="F153" s="3">
         <v>15000</v>
       </c>
       <c r="G153" s="20">
         <v>45667</v>
       </c>
       <c r="H153" s="20">
         <v>45689</v>
       </c>
       <c r="I153" s="20">
         <v>46054</v>
       </c>
       <c r="J153" s="3">
         <v>12</v>
       </c>
       <c r="K153" s="3" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="M153" s="4"/>
       <c r="N153" s="4">
         <v>14516375</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>849</v>
+        <v>869</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="S153" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T153" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V153" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X153" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y153" s="6">
         <v>45693</v>
       </c>
       <c r="Z153" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="154" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:26">
       <c r="A154" s="3" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E154" s="3">
         <v>0</v>
       </c>
       <c r="F154" s="3">
         <v>5750</v>
       </c>
       <c r="G154" s="20">
         <v>45667</v>
       </c>
       <c r="H154" s="20">
         <v>45689</v>
       </c>
       <c r="I154" s="20">
         <v>46054</v>
       </c>
       <c r="J154" s="3">
         <v>12</v>
       </c>
       <c r="K154" s="3" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="M154" s="4">
         <v>1041014</v>
       </c>
       <c r="N154" s="4"/>
       <c r="O154" s="3" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="P154" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="R154" s="42" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="T154" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V154" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X154" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y154" s="6">
         <v>45693</v>
       </c>
       <c r="Z154" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="155" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:26">
       <c r="A155" s="3" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E155" s="3">
         <v>0</v>
       </c>
       <c r="F155" s="3">
         <v>5250</v>
       </c>
       <c r="G155" s="20">
         <v>45667</v>
       </c>
       <c r="H155" s="20">
         <v>45689</v>
       </c>
       <c r="I155" s="20">
         <v>46054</v>
       </c>
       <c r="J155" s="3">
         <v>12</v>
       </c>
       <c r="K155" s="3" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="M155" s="4">
         <v>1025755</v>
       </c>
       <c r="N155" s="4">
         <v>2748408</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>876</v>
+        <v>696</v>
       </c>
       <c r="R155" s="42" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="S155" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T155" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V155" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X155" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y155" s="6">
         <v>45693</v>
       </c>
       <c r="Z155" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="156" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:26">
       <c r="A156" s="3" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E156" s="3">
         <v>0</v>
       </c>
       <c r="F156" s="3">
         <v>5750</v>
       </c>
       <c r="G156" s="20">
         <v>45667</v>
       </c>
       <c r="H156" s="20">
         <v>45689</v>
       </c>
       <c r="I156" s="20">
         <v>46054</v>
       </c>
       <c r="J156" s="3">
         <v>12</v>
       </c>
       <c r="K156" s="3" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="M156" s="4">
         <v>1003113</v>
       </c>
       <c r="N156" s="4"/>
       <c r="O156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="S156" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T156" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V156" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X156" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y156" s="6">
         <v>45693</v>
       </c>
       <c r="Z156" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="157" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:26">
       <c r="A157" s="3" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E157" s="3">
         <v>0</v>
       </c>
       <c r="F157" s="3">
         <v>5250</v>
       </c>
       <c r="G157" s="20">
         <v>45667</v>
       </c>
       <c r="H157" s="20">
         <v>45689</v>
       </c>
       <c r="I157" s="20">
         <v>46054</v>
       </c>
       <c r="J157" s="3">
         <v>12</v>
       </c>
       <c r="K157" s="3" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="M157" s="4">
         <v>1165847</v>
       </c>
       <c r="N157" s="4"/>
       <c r="O157" s="3" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="P157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="T157" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V157" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X157" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y157" s="6">
         <v>45693</v>
       </c>
       <c r="Z157" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="158" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:26">
       <c r="A158" s="3" t="s">
         <v>891</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E158" s="3">
         <v>0</v>
       </c>
       <c r="F158" s="3">
         <v>10000</v>
       </c>
       <c r="G158" s="20">
         <v>45701</v>
       </c>
       <c r="H158" s="20">
         <v>45717</v>
       </c>
       <c r="I158" s="20">
         <v>46082</v>
       </c>
       <c r="J158" s="3">
         <v>12</v>
       </c>
       <c r="K158" s="3" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="M158" s="4">
         <v>1060218</v>
       </c>
       <c r="N158" s="4"/>
       <c r="O158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="S158" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T158" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V158" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X158" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y158" s="6">
         <v>45772</v>
       </c>
       <c r="Z158" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="159" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:26">
       <c r="A159" s="3" t="s">
         <v>896</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E159" s="3">
         <v>25000</v>
       </c>
       <c r="F159" s="3">
         <v>18000</v>
       </c>
       <c r="G159" s="20">
         <v>45751</v>
       </c>
       <c r="H159" s="20">
         <v>45778</v>
       </c>
       <c r="I159" s="20">
         <v>46143</v>
       </c>
       <c r="J159" s="3">
         <v>12</v>
       </c>
       <c r="K159" s="3" t="s">
         <v>897</v>
       </c>
@@ -16287,59 +16449,59 @@
       <c r="S159" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T159" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V159" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X159" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y159" s="6">
         <v>45772</v>
       </c>
       <c r="Z159" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="160" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:26">
       <c r="A160" s="3" t="s">
         <v>901</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E160" s="3">
         <v>25000</v>
       </c>
       <c r="F160" s="3">
         <v>18000</v>
       </c>
       <c r="G160" s="20">
         <v>45751</v>
       </c>
       <c r="H160" s="20">
         <v>45778</v>
       </c>
       <c r="I160" s="20">
         <v>46143</v>
       </c>
       <c r="J160" s="3">
         <v>12</v>
       </c>
       <c r="K160" s="3" t="s">
         <v>902</v>
       </c>
@@ -16367,59 +16529,59 @@
       <c r="S160" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T160" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V160" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W160" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X160" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y160" s="6">
         <v>45772</v>
       </c>
       <c r="Z160" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="161" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:26">
       <c r="A161" s="3" t="s">
         <v>906</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E161" s="3">
         <v>20000</v>
       </c>
       <c r="F161" s="3">
         <v>20000</v>
       </c>
       <c r="G161" s="20">
         <v>45751</v>
       </c>
       <c r="H161" s="20">
         <v>45778</v>
       </c>
       <c r="I161" s="20">
         <v>46143</v>
       </c>
       <c r="J161" s="3">
         <v>12</v>
       </c>
       <c r="K161" s="3" t="s">
         <v>907</v>
       </c>
@@ -16447,293 +16609,293 @@
       <c r="S161" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T161" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V161" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X161" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y161" s="6">
         <v>45772</v>
       </c>
       <c r="Z161" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="162" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:26">
       <c r="A162" s="3" t="s">
         <v>911</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E162" s="3">
         <v>24500</v>
       </c>
       <c r="F162" s="3">
         <v>20000</v>
       </c>
       <c r="G162" s="20">
         <v>45751</v>
       </c>
       <c r="H162" s="20">
         <v>45778</v>
       </c>
       <c r="I162" s="20">
         <v>46143</v>
       </c>
       <c r="J162" s="3">
         <v>12</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>912</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>913</v>
       </c>
       <c r="M162" s="4">
         <v>1076617</v>
       </c>
       <c r="N162" s="4"/>
       <c r="O162" s="3" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="P162" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q162" s="3" t="s">
         <v>914</v>
       </c>
       <c r="R162" s="3" t="s">
         <v>915</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="T162" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V162" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X162" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y162" s="6">
         <v>45772</v>
       </c>
       <c r="Z162" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="163" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:26">
       <c r="A163" s="3" t="s">
         <v>916</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E163" s="3">
         <v>25000</v>
       </c>
       <c r="F163" s="3">
         <v>20000</v>
       </c>
       <c r="G163" s="20">
         <v>45849</v>
       </c>
       <c r="H163" s="20">
         <v>45870</v>
       </c>
       <c r="I163" s="20">
         <v>46235</v>
       </c>
       <c r="J163" s="3">
         <v>12</v>
       </c>
       <c r="K163" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="L163" s="3" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="M163" s="4">
         <v>1060062</v>
       </c>
       <c r="N163" s="4"/>
       <c r="O163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q163" s="3" t="s">
         <v>919</v>
       </c>
       <c r="R163" s="3" t="s">
         <v>920</v>
       </c>
       <c r="S163" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T163" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V163" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X163" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y163" s="6">
         <v>46105</v>
       </c>
       <c r="Z163" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="164" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:26">
       <c r="A164" s="3" t="s">
         <v>921</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E164" s="3">
         <v>25000</v>
       </c>
       <c r="F164" s="3">
         <v>15000</v>
       </c>
       <c r="G164" s="20">
         <v>45849</v>
       </c>
       <c r="H164" s="20">
         <v>45870</v>
       </c>
       <c r="I164" s="20">
         <v>46235</v>
       </c>
       <c r="J164" s="3">
         <v>12</v>
       </c>
       <c r="K164" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="L164" s="3" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="M164" s="4">
         <v>1188519</v>
       </c>
       <c r="N164" s="4"/>
       <c r="O164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q164" s="3" t="s">
         <v>924</v>
       </c>
       <c r="R164" s="3" t="s">
         <v>925</v>
       </c>
       <c r="S164" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T164" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V164" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X164" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y164" s="6">
         <v>46105</v>
       </c>
       <c r="Z164" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="165" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:26">
       <c r="A165" s="3" t="s">
         <v>926</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E165" s="3">
         <v>25000</v>
       </c>
       <c r="F165" s="3">
         <v>20000</v>
       </c>
       <c r="G165" s="20">
         <v>45849</v>
       </c>
       <c r="H165" s="20">
         <v>45870</v>
       </c>
       <c r="I165" s="20">
         <v>46235</v>
       </c>
       <c r="J165" s="3">
         <v>12</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>927</v>
       </c>
@@ -16759,59 +16921,59 @@
       <c r="S165" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T165" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V165" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X165" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y165" s="6">
         <v>46105</v>
       </c>
       <c r="Z165" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="166" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:26">
       <c r="A166" s="3" t="s">
         <v>931</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E166" s="3">
         <v>25000</v>
       </c>
       <c r="F166" s="3">
         <v>15000</v>
       </c>
       <c r="G166" s="20">
         <v>45849</v>
       </c>
       <c r="H166" s="20">
         <v>45870</v>
       </c>
       <c r="I166" s="20">
         <v>46235</v>
       </c>
       <c r="J166" s="3">
         <v>12</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>932</v>
       </c>
@@ -16837,212 +16999,212 @@
       <c r="S166" s="3" t="s">
         <v>934</v>
       </c>
       <c r="T166" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V166" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W166" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X166" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y166" s="6">
         <v>46105</v>
       </c>
       <c r="Z166" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="167" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:26">
       <c r="A167" s="3" t="s">
         <v>937</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E167" s="3">
         <v>5000</v>
       </c>
       <c r="F167" s="3">
         <v>5000</v>
       </c>
       <c r="G167" s="20">
         <v>45849</v>
       </c>
       <c r="H167" s="20">
         <v>45870</v>
       </c>
       <c r="I167" s="20">
         <v>46327</v>
       </c>
       <c r="J167" s="3">
         <v>3</v>
       </c>
       <c r="K167" s="3" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="M167" s="4"/>
       <c r="N167" s="4">
         <v>14041987</v>
       </c>
       <c r="O167" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="P167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="T167" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V167" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X167" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y167" s="6">
         <v>46105</v>
       </c>
       <c r="Z167" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="168" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:26">
       <c r="A168" s="3" t="s">
         <v>938</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E168" s="3">
         <v>0</v>
       </c>
       <c r="F168" s="3">
         <v>2000</v>
       </c>
       <c r="G168" s="20">
         <v>45849</v>
       </c>
       <c r="H168" s="20">
         <v>45870</v>
       </c>
       <c r="I168" s="20">
         <v>46235</v>
       </c>
       <c r="J168" s="3">
         <v>12</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>939</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>940</v>
       </c>
       <c r="M168" s="2">
         <v>1140017</v>
       </c>
       <c r="N168" s="4"/>
       <c r="O168" s="3" t="s">
         <v>941</v>
       </c>
       <c r="P168" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q168" t="s">
         <v>942</v>
       </c>
       <c r="R168" s="3" t="s">
         <v>943</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T168" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V168" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W168" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X168" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y168" s="6">
         <v>46105</v>
       </c>
       <c r="Z168" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="169" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:26">
       <c r="A169" s="3" t="s">
         <v>944</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>945</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E169" s="3">
         <v>0</v>
       </c>
       <c r="F169" s="3">
         <v>3000</v>
       </c>
       <c r="G169" s="20">
         <v>45849</v>
       </c>
       <c r="H169" s="20">
         <v>45870</v>
       </c>
       <c r="I169" s="20">
         <v>46235</v>
       </c>
       <c r="J169" s="3">
         <v>12</v>
       </c>
@@ -17071,59 +17233,59 @@
       <c r="S169" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T169" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V169" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X169" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y169" s="6">
         <v>46105</v>
       </c>
       <c r="Z169" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="170" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:26">
       <c r="A170" s="3" t="s">
         <v>950</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E170" s="3">
         <v>0</v>
       </c>
       <c r="F170" s="3">
         <v>2000</v>
       </c>
       <c r="G170" s="20">
         <v>45849</v>
       </c>
       <c r="H170" s="20">
         <v>45870</v>
       </c>
       <c r="I170" s="20">
         <v>46235</v>
       </c>
       <c r="J170" s="3">
         <v>12</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>951</v>
       </c>
@@ -17149,59 +17311,59 @@
       <c r="S170" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T170" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V170" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X170" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y170" s="6">
         <v>46105</v>
       </c>
       <c r="Z170" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="171" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:26">
       <c r="A171" s="3" t="s">
         <v>955</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E171" s="3">
         <v>0</v>
       </c>
       <c r="F171" s="3">
         <v>3000</v>
       </c>
       <c r="G171" s="20">
         <v>45849</v>
       </c>
       <c r="H171" s="20">
         <v>45870</v>
       </c>
       <c r="I171" s="20">
         <v>46235</v>
       </c>
       <c r="J171" s="3">
         <v>12</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>956</v>
       </c>
@@ -17227,293 +17389,293 @@
       <c r="S171" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T171" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V171" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X171" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y171" s="6">
         <v>46105</v>
       </c>
       <c r="Z171" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="172" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:26">
       <c r="A172" s="3" t="s">
         <v>960</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E172" s="3">
         <v>0</v>
       </c>
       <c r="F172" s="3">
         <v>4000</v>
       </c>
       <c r="G172" s="20">
         <v>45849</v>
       </c>
       <c r="H172" s="20">
         <v>45870</v>
       </c>
       <c r="I172" s="20">
         <v>46235</v>
       </c>
       <c r="J172" s="3">
         <v>12</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>961</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>962</v>
       </c>
       <c r="M172" s="4">
         <v>1100885</v>
       </c>
       <c r="N172" s="4"/>
       <c r="O172" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q172" s="3" t="s">
         <v>963</v>
       </c>
       <c r="R172" s="3" t="s">
         <v>964</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T172" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V172" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X172" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y172" s="6">
         <v>46105</v>
       </c>
       <c r="Z172" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="173" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:26">
       <c r="A173" s="3" t="s">
         <v>965</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E173" s="3">
         <v>0</v>
       </c>
       <c r="F173" s="3">
         <v>5000</v>
       </c>
       <c r="G173" s="20">
         <v>45849</v>
       </c>
       <c r="H173" s="20">
         <v>45870</v>
       </c>
       <c r="I173" s="20">
         <v>46235</v>
       </c>
       <c r="J173" s="3">
         <v>12</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>966</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>967</v>
       </c>
       <c r="M173" s="4">
         <v>1199971</v>
       </c>
       <c r="N173" s="4"/>
       <c r="O173" s="3" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="P173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q173" s="3" t="s">
         <v>969</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="S173" s="3" t="s">
         <v>971</v>
       </c>
       <c r="T173" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V173" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X173" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y173" s="6">
         <v>46105</v>
       </c>
       <c r="Z173" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="174" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:26">
       <c r="A174" s="3" t="s">
         <v>972</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E174" s="3">
         <v>25000</v>
       </c>
       <c r="F174" s="3">
         <v>14000</v>
       </c>
       <c r="G174" s="20">
         <v>45940</v>
       </c>
       <c r="H174" s="20">
         <v>45962</v>
       </c>
       <c r="I174" s="20">
         <v>46327</v>
       </c>
       <c r="J174" s="3">
         <v>12</v>
       </c>
       <c r="K174" s="3" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="M174" s="4"/>
       <c r="N174" s="4">
         <v>14041987</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="P174" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="T174" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V174" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X174" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y174" s="6">
         <v>46105</v>
       </c>
       <c r="Z174" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="175" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:26">
       <c r="A175" s="3" t="s">
         <v>973</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E175" s="3">
         <v>25000</v>
       </c>
       <c r="F175" s="3">
         <v>25000</v>
       </c>
       <c r="G175" s="20">
         <v>45940</v>
       </c>
       <c r="H175" s="20">
         <v>45962</v>
       </c>
       <c r="I175" s="20">
         <v>46327</v>
       </c>
       <c r="J175" s="3">
         <v>12</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>535</v>
       </c>
@@ -17539,59 +17701,59 @@
       <c r="S175" s="3" t="s">
         <v>501</v>
       </c>
       <c r="T175" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V175" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X175" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y175" s="6">
         <v>46105</v>
       </c>
       <c r="Z175" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="176" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:26">
       <c r="A176" s="3" t="s">
         <v>974</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E176" s="3">
         <v>25000</v>
       </c>
       <c r="F176" s="3">
         <v>10000</v>
       </c>
       <c r="G176" s="20">
         <v>45940</v>
       </c>
       <c r="H176" s="20">
         <v>45962</v>
       </c>
       <c r="I176" s="20">
         <v>46327</v>
       </c>
       <c r="J176" s="3">
         <v>12</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>975</v>
       </c>
@@ -17617,139 +17779,139 @@
       <c r="S176" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T176" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V176" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X176" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y176" s="6">
         <v>46105</v>
       </c>
       <c r="Z176" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="177" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:32">
       <c r="A177" s="3" t="s">
         <v>979</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E177" s="3">
         <v>25000</v>
       </c>
       <c r="F177" s="3">
         <v>20000</v>
       </c>
       <c r="G177" s="20">
         <v>45940</v>
       </c>
       <c r="H177" s="20">
         <v>45962</v>
       </c>
       <c r="I177" s="20">
         <v>46327</v>
       </c>
       <c r="J177" s="3">
         <v>12</v>
       </c>
       <c r="K177" s="3" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M177" s="4">
         <v>276943</v>
       </c>
       <c r="N177" s="4">
         <v>1393561</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="S177" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T177" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V177" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X177" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y177" s="6">
         <v>46105</v>
       </c>
       <c r="Z177" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="178" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:32">
       <c r="A178" s="3" t="s">
         <v>980</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E178" s="3">
         <v>25000</v>
       </c>
       <c r="F178" s="3">
         <v>15000</v>
       </c>
       <c r="G178" s="20">
         <v>45940</v>
       </c>
       <c r="H178" s="20">
         <v>45962</v>
       </c>
       <c r="I178" s="20">
         <v>46327</v>
       </c>
       <c r="J178" s="3">
         <v>12</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>981</v>
       </c>
@@ -17775,59 +17937,59 @@
       <c r="S178" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T178" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V178" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X178" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y178" s="6">
         <v>46105</v>
       </c>
       <c r="Z178" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="179" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:32">
       <c r="A179" s="3" t="s">
         <v>985</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E179" s="3">
         <v>25000</v>
       </c>
       <c r="F179" s="3">
         <v>17500</v>
       </c>
       <c r="G179" s="20">
         <v>45940</v>
       </c>
       <c r="H179" s="20">
         <v>45962</v>
       </c>
       <c r="I179" s="20">
         <v>46327</v>
       </c>
       <c r="J179" s="3">
         <v>12</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>604</v>
       </c>
@@ -17853,59 +18015,59 @@
       <c r="S179" s="3" t="s">
         <v>989</v>
       </c>
       <c r="T179" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V179" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X179" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y179" s="6">
         <v>46105</v>
       </c>
       <c r="Z179" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="180" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:32">
       <c r="A180" s="3" t="s">
         <v>990</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E180" s="3">
         <v>0</v>
       </c>
       <c r="F180" s="3">
         <v>5000</v>
       </c>
       <c r="G180" s="20">
         <v>45940</v>
       </c>
       <c r="H180" s="20">
         <v>45962</v>
       </c>
       <c r="I180" s="20">
         <v>46327</v>
       </c>
       <c r="J180" s="3">
         <v>12</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>991</v>
       </c>
@@ -17931,757 +18093,1275 @@
       <c r="S180" s="3" t="s">
         <v>993</v>
       </c>
       <c r="T180" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V180" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X180" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y180" s="6">
         <v>46105</v>
       </c>
       <c r="Z180" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="181" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:32">
       <c r="A181" s="3" t="s">
         <v>996</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E181" s="3">
         <v>0</v>
       </c>
       <c r="F181" s="3">
         <v>5000</v>
       </c>
       <c r="G181" s="20">
         <v>45940</v>
       </c>
       <c r="H181" s="20">
         <v>45962</v>
       </c>
       <c r="I181" s="20">
         <v>46327</v>
       </c>
       <c r="J181" s="3">
         <v>12</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>997</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>998</v>
       </c>
       <c r="M181" s="4">
         <v>1010518</v>
       </c>
       <c r="N181" s="4"/>
       <c r="O181" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q181" s="3" t="s">
         <v>999</v>
       </c>
       <c r="R181" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T181" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V181" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X181" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y181" s="6">
         <v>46105</v>
       </c>
       <c r="Z181" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="182" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:32">
       <c r="A182" s="3" t="s">
-        <v>906</v>
+        <v>1001</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E182" s="3">
         <v>0</v>
       </c>
       <c r="F182" s="3">
         <v>5000</v>
       </c>
       <c r="G182" s="20">
         <v>45940</v>
       </c>
       <c r="H182" s="20">
         <v>45962</v>
       </c>
       <c r="I182" s="20">
         <v>46327</v>
       </c>
       <c r="J182" s="3">
         <v>12</v>
       </c>
       <c r="K182" s="3" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="M182" s="4">
         <v>289508</v>
       </c>
       <c r="N182" s="4"/>
       <c r="O182" s="3" t="s">
         <v>194</v>
       </c>
       <c r="P182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T182" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V182" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X182" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y182" s="6">
         <v>46105</v>
       </c>
       <c r="Z182" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="183" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:32">
       <c r="A183" s="3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E183" s="3">
         <v>0</v>
       </c>
       <c r="F183" s="3">
         <v>3000</v>
       </c>
       <c r="G183" s="20">
         <v>45940</v>
       </c>
       <c r="H183" s="20">
         <v>45962</v>
       </c>
       <c r="I183" s="20">
         <v>46327</v>
       </c>
       <c r="J183" s="3">
         <v>12</v>
       </c>
       <c r="K183" s="3" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="L183" s="3" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="M183" s="49">
+        <v>832</v>
+      </c>
+      <c r="M183" s="3">
         <v>1076321</v>
       </c>
-      <c r="N183" s="49"/>
+      <c r="N183" s="3"/>
       <c r="O183" s="3" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="P183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="T183" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V183" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W183" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X183" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y183" s="6">
         <v>46105</v>
       </c>
       <c r="Z183" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="184" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:32">
       <c r="A184" s="3" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E184" s="3">
         <v>0</v>
       </c>
       <c r="F184" s="3">
         <v>5000</v>
       </c>
       <c r="G184" s="20">
         <v>45940</v>
       </c>
       <c r="H184" s="20">
         <v>45962</v>
       </c>
       <c r="I184" s="20">
         <v>46327</v>
       </c>
       <c r="J184" s="3">
         <v>12</v>
       </c>
       <c r="K184" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="M184" s="49">
+        <v>1009</v>
+      </c>
+      <c r="M184" s="3">
         <v>1211451</v>
       </c>
-      <c r="N184" s="49"/>
+      <c r="N184" s="3"/>
       <c r="O184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="S184" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T184" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V184" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W184" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X184" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y184" s="6">
         <v>46105</v>
       </c>
       <c r="Z184" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="185" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:32">
       <c r="A185" s="3" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E185" s="3">
         <v>0</v>
       </c>
       <c r="F185" s="3">
         <v>13000</v>
       </c>
       <c r="G185" s="20">
         <v>45940</v>
       </c>
       <c r="H185" s="20">
         <v>45962</v>
       </c>
       <c r="I185" s="20">
         <v>46327</v>
       </c>
       <c r="J185" s="3">
         <v>12</v>
       </c>
       <c r="K185" s="3" t="s">
         <v>495</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="M185" s="49">
+        <v>1013</v>
+      </c>
+      <c r="M185" s="3">
         <v>1161323</v>
       </c>
-      <c r="N185" s="49"/>
+      <c r="N185" s="3"/>
       <c r="O185" s="3" t="s">
         <v>993</v>
       </c>
       <c r="P185" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q185" s="3" t="s">
         <v>499</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T185" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V185" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W185" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X185" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y185" s="6">
         <v>46105</v>
       </c>
       <c r="Z185" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="186" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:32">
       <c r="A186" s="3" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E186" s="3">
         <v>0</v>
       </c>
       <c r="F186" s="3">
         <v>5000</v>
       </c>
       <c r="G186" s="20">
         <v>45940</v>
       </c>
       <c r="H186" s="20">
         <v>45962</v>
       </c>
       <c r="I186" s="20">
         <v>46327</v>
       </c>
       <c r="J186" s="3">
         <v>12</v>
       </c>
       <c r="K186" s="3" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="M186" s="49">
+        <v>1017</v>
+      </c>
+      <c r="M186" s="3">
         <v>1108298</v>
       </c>
-      <c r="N186" s="49"/>
+      <c r="N186" s="3"/>
       <c r="O186" s="3" t="s">
         <v>993</v>
       </c>
       <c r="P186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="T186" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V186" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W186" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X186" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y186" s="6">
         <v>46105</v>
       </c>
       <c r="Z186" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="187" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:32">
       <c r="A187" s="3" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E187" s="3">
         <v>25000</v>
       </c>
       <c r="F187" s="3">
         <v>25000</v>
       </c>
       <c r="G187" s="20">
         <v>46038</v>
       </c>
       <c r="H187" s="20">
         <v>46113</v>
       </c>
       <c r="I187" s="20">
         <v>46478</v>
       </c>
       <c r="J187" s="3">
         <v>12</v>
       </c>
       <c r="K187" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-      <c r="N187" s="49">
+        <v>1023</v>
+      </c>
+      <c r="M187" s="3"/>
+      <c r="N187" s="3">
         <v>10593738</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="P187" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q187" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="T187" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V187" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X187" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y187" s="6">
         <v>46105</v>
       </c>
       <c r="Z187" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="188" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:32">
       <c r="A188" s="3" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E188" s="3">
         <v>25000</v>
       </c>
       <c r="F188" s="3">
         <v>25000</v>
       </c>
       <c r="G188" s="20">
         <v>46038</v>
       </c>
       <c r="H188" s="20">
         <v>46054</v>
       </c>
       <c r="I188" s="20">
         <v>46419</v>
       </c>
       <c r="J188" s="3">
         <v>12</v>
       </c>
       <c r="K188" s="3" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="M188" s="49">
+        <v>857</v>
+      </c>
+      <c r="M188" s="3">
         <v>1165398</v>
       </c>
-      <c r="N188" s="49"/>
+      <c r="N188" s="3"/>
       <c r="O188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="S188" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T188" s="3" t="s">
         <v>37</v>
       </c>
       <c r="U188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V188" s="5" t="s">
         <v>83</v>
       </c>
       <c r="W188" s="3" t="s">
         <v>155</v>
       </c>
       <c r="X188" s="3" t="s">
         <v>41</v>
       </c>
       <c r="Y188" s="6">
         <v>46105</v>
       </c>
       <c r="Z188" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="189" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z189" s="3"/>
+    <row r="189" spans="1:32">
+      <c r="A189" s="49" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B189" s="50" t="s">
+        <v>733</v>
+      </c>
+      <c r="C189" s="50" t="s">
+        <v>735</v>
+      </c>
+      <c r="D189" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="E189" s="50">
+        <v>13200</v>
+      </c>
+      <c r="F189" s="50">
+        <v>12500</v>
+      </c>
+      <c r="G189" s="51">
+        <v>46129</v>
+      </c>
+      <c r="H189" s="51">
+        <v>46134</v>
+      </c>
+      <c r="I189" s="51">
+        <v>46499</v>
+      </c>
+      <c r="J189" s="50">
+        <v>12</v>
+      </c>
+      <c r="K189" s="50" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L189" s="50" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M189" s="50">
+        <v>177669</v>
+      </c>
+      <c r="N189" s="50" t="s">
+        <v>1031</v>
+      </c>
+      <c r="O189" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="P189" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q189" s="50" t="s">
+        <v>1032</v>
+      </c>
+      <c r="R189" s="52" t="s">
+        <v>1033</v>
+      </c>
+      <c r="S189" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="T189" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="U189" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="V189" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="W189" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="X189" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y189" s="50" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z189" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA189" s="54"/>
+      <c r="AB189" s="54"/>
+      <c r="AC189" s="54"/>
+      <c r="AD189" s="54"/>
+      <c r="AE189" s="54"/>
+      <c r="AF189" s="54"/>
     </row>
-    <row r="190" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z190" s="3"/>
+    <row r="190" spans="1:32">
+      <c r="A190" s="49" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B190" s="50" t="s">
+        <v>733</v>
+      </c>
+      <c r="C190" s="50" t="s">
+        <v>769</v>
+      </c>
+      <c r="D190" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="E190" s="50">
+        <v>10000</v>
+      </c>
+      <c r="F190" s="50">
+        <v>5000</v>
+      </c>
+      <c r="G190" s="51">
+        <v>46129</v>
+      </c>
+      <c r="H190" s="51">
+        <v>46134</v>
+      </c>
+      <c r="I190" s="51">
+        <v>46499</v>
+      </c>
+      <c r="J190" s="50">
+        <v>12</v>
+      </c>
+      <c r="K190" s="50" t="s">
+        <v>1036</v>
+      </c>
+      <c r="L190" s="50" t="s">
+        <v>1037</v>
+      </c>
+      <c r="M190" s="50" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N190" s="50">
+        <v>2942954</v>
+      </c>
+      <c r="O190" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="P190" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q190" s="50" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R190" s="52" t="s">
+        <v>1039</v>
+      </c>
+      <c r="S190" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="T190" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="U190" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="V190" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="W190" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="X190" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y190" s="50" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z190" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA190" s="54"/>
+      <c r="AB190" s="54"/>
+      <c r="AC190" s="54"/>
+      <c r="AD190" s="54"/>
+      <c r="AE190" s="54"/>
+      <c r="AF190" s="54"/>
     </row>
-    <row r="191" spans="1:26" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="Z191" s="3"/>
+    <row r="191" spans="1:32">
+      <c r="A191" s="55" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B191" s="56" t="s">
+        <v>733</v>
+      </c>
+      <c r="C191" s="56" t="s">
+        <v>735</v>
+      </c>
+      <c r="D191" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E191" s="56">
+        <v>25000</v>
+      </c>
+      <c r="F191" s="56">
+        <v>12500</v>
+      </c>
+      <c r="G191" s="57">
+        <v>46129</v>
+      </c>
+      <c r="H191" s="57">
+        <v>46134</v>
+      </c>
+      <c r="I191" s="57">
+        <v>46499</v>
+      </c>
+      <c r="J191" s="56">
+        <v>12</v>
+      </c>
+      <c r="K191" s="56" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L191" s="56" t="s">
+        <v>1042</v>
+      </c>
+      <c r="M191" s="56">
+        <v>134581</v>
+      </c>
+      <c r="N191" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="O191" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="P191" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q191" s="56" t="s">
+        <v>1043</v>
+      </c>
+      <c r="R191" s="52" t="s">
+        <v>1044</v>
+      </c>
+      <c r="S191" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="T191" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="U191" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="V191" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="W191" s="56" t="s">
+        <v>155</v>
+      </c>
+      <c r="X191" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y191" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z191" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA191" s="54"/>
+      <c r="AB191" s="54"/>
+      <c r="AC191" s="54"/>
+      <c r="AD191" s="54"/>
+      <c r="AE191" s="54"/>
+      <c r="AF191" s="54"/>
+    </row>
+    <row r="192" spans="1:32">
+      <c r="A192" s="55" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B192" s="56" t="s">
+        <v>733</v>
+      </c>
+      <c r="C192" s="56" t="s">
+        <v>735</v>
+      </c>
+      <c r="D192" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E192" s="56">
+        <v>25000</v>
+      </c>
+      <c r="F192" s="56">
+        <v>12500</v>
+      </c>
+      <c r="G192" s="57">
+        <v>46129</v>
+      </c>
+      <c r="H192" s="57">
+        <v>46134</v>
+      </c>
+      <c r="I192" s="57">
+        <v>46499</v>
+      </c>
+      <c r="J192" s="56">
+        <v>12</v>
+      </c>
+      <c r="K192" s="56" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L192" s="56" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M192" s="56">
+        <v>184843</v>
+      </c>
+      <c r="N192" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="O192" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="P192" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q192" s="56" t="s">
+        <v>1048</v>
+      </c>
+      <c r="R192" s="52" t="s">
+        <v>1049</v>
+      </c>
+      <c r="S192" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="T192" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="U192" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="V192" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="W192" s="56" t="s">
+        <v>155</v>
+      </c>
+      <c r="X192" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y192" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z192" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA192" s="54"/>
+      <c r="AB192" s="54"/>
+      <c r="AC192" s="54"/>
+      <c r="AD192" s="54"/>
+      <c r="AE192" s="54"/>
+      <c r="AF192" s="54"/>
+    </row>
+    <row r="193" spans="1:32">
+      <c r="A193" s="55" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B193" s="56" t="s">
+        <v>733</v>
+      </c>
+      <c r="C193" s="56" t="s">
+        <v>769</v>
+      </c>
+      <c r="D193" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E193" s="56">
+        <v>10000</v>
+      </c>
+      <c r="F193" s="56">
+        <v>7500</v>
+      </c>
+      <c r="G193" s="57">
+        <v>46129</v>
+      </c>
+      <c r="H193" s="57">
+        <v>46134</v>
+      </c>
+      <c r="I193" s="57">
+        <v>46499</v>
+      </c>
+      <c r="J193" s="56">
+        <v>12</v>
+      </c>
+      <c r="K193" s="56" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L193" s="56" t="s">
+        <v>1052</v>
+      </c>
+      <c r="M193" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N193" s="56">
+        <v>14581311</v>
+      </c>
+      <c r="O193" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="P193" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q193" s="56" t="s">
+        <v>1053</v>
+      </c>
+      <c r="R193" s="52" t="s">
+        <v>1054</v>
+      </c>
+      <c r="S193" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="T193" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="U193" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="V193" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="W193" s="56" t="s">
+        <v>155</v>
+      </c>
+      <c r="X193" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y193" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z193" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA193" s="54"/>
+      <c r="AB193" s="54"/>
+      <c r="AC193" s="54"/>
+      <c r="AD193" s="54"/>
+      <c r="AE193" s="54"/>
+      <c r="AF193" s="54"/>
+    </row>
+    <row r="194" spans="1:32">
+      <c r="A194" s="55" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B194" s="56" t="s">
+        <v>733</v>
+      </c>
+      <c r="C194" s="56" t="s">
+        <v>769</v>
+      </c>
+      <c r="D194" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E194" s="56">
+        <v>12000</v>
+      </c>
+      <c r="F194" s="56">
+        <v>17500</v>
+      </c>
+      <c r="G194" s="57">
+        <v>46129</v>
+      </c>
+      <c r="H194" s="57">
+        <v>46134</v>
+      </c>
+      <c r="I194" s="57">
+        <v>46499</v>
+      </c>
+      <c r="J194" s="56">
+        <v>12</v>
+      </c>
+      <c r="K194" s="56" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L194" s="56" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M194" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N194" s="56">
+        <v>9361385</v>
+      </c>
+      <c r="O194" s="56" t="s">
+        <v>1058</v>
+      </c>
+      <c r="P194" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q194" s="56" t="s">
+        <v>1059</v>
+      </c>
+      <c r="R194" s="52" t="s">
+        <v>1060</v>
+      </c>
+      <c r="S194" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="T194" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="U194" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="V194" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="W194" s="56" t="s">
+        <v>155</v>
+      </c>
+      <c r="X194" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y194" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z194" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA194" s="54"/>
+      <c r="AB194" s="54"/>
+      <c r="AC194" s="54"/>
+      <c r="AD194" s="54"/>
+      <c r="AE194" s="54"/>
+      <c r="AF194" s="54"/>
+    </row>
+    <row r="195" spans="1:32">
+      <c r="A195" s="55" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B195" s="56" t="s">
+        <v>733</v>
+      </c>
+      <c r="C195" s="56" t="s">
+        <v>735</v>
+      </c>
+      <c r="D195" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E195" s="56">
+        <v>12000</v>
+      </c>
+      <c r="F195" s="56">
+        <v>17500</v>
+      </c>
+      <c r="G195" s="57">
+        <v>46129</v>
+      </c>
+      <c r="H195" s="57">
+        <v>46134</v>
+      </c>
+      <c r="I195" s="57">
+        <v>46499</v>
+      </c>
+      <c r="J195" s="56">
+        <v>12</v>
+      </c>
+      <c r="K195" s="56" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L195" s="56" t="s">
+        <v>1063</v>
+      </c>
+      <c r="M195" s="56">
+        <v>118727</v>
+      </c>
+      <c r="N195" s="56" t="s">
+        <v>1031</v>
+      </c>
+      <c r="O195" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="P195" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q195" s="56" t="s">
+        <v>1064</v>
+      </c>
+      <c r="R195" s="52" t="s">
+        <v>1065</v>
+      </c>
+      <c r="S195" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="T195" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="U195" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="V195" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="W195" s="56" t="s">
+        <v>155</v>
+      </c>
+      <c r="X195" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y195" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Z195" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA195" s="54"/>
+      <c r="AB195" s="54"/>
+      <c r="AC195" s="54"/>
+      <c r="AD195" s="54"/>
+      <c r="AE195" s="54"/>
+      <c r="AF195" s="54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="R9" r:id="rId1" xr:uid="{B1A364FA-7B7B-4793-B457-C0705F7D35E5}"/>
     <hyperlink ref="R95" r:id="rId2" xr:uid="{D8032FF2-9958-4146-9DC6-AD402289E47C}"/>
     <hyperlink ref="R44" r:id="rId3" xr:uid="{19E791E2-6C98-4D5D-A5F3-3F3F392AF42A}"/>
     <hyperlink ref="R45" r:id="rId4" xr:uid="{11867B3B-83FB-48A9-919C-04ED8502E0A1}"/>
     <hyperlink ref="R98" r:id="rId5" xr:uid="{2B1C56A0-7CEA-4A3D-A42D-5DD6DDA69274}"/>
     <hyperlink ref="R83" r:id="rId6" xr:uid="{582A8116-CE27-47F1-8DCB-7E5E1D3C6D78}"/>
     <hyperlink ref="Z100" r:id="rId7" xr:uid="{00D10AC5-CEBC-47C5-90BC-CD9F980DCA60}"/>
     <hyperlink ref="R101" r:id="rId8" xr:uid="{67DD849F-F5B5-4B20-99F5-3741A68A3943}"/>
     <hyperlink ref="R102" r:id="rId9" xr:uid="{2BF9EA3C-0A0D-4C51-A9B2-DED48C93BD0F}"/>
     <hyperlink ref="R100" r:id="rId10" xr:uid="{878AE379-4879-4EF4-B576-39AAFDB55D52}"/>
     <hyperlink ref="Z101" r:id="rId11" xr:uid="{5C50D20F-1099-49B4-BBB1-1895EB1DCD8B}"/>
     <hyperlink ref="Z102" r:id="rId12" xr:uid="{7C6F0EA0-0AAF-4296-9A9C-4FB6F7BCCAA4}"/>
     <hyperlink ref="Z103" r:id="rId13" xr:uid="{B96E5F65-1C14-4F4C-A999-98AE53C80D3A}"/>
     <hyperlink ref="Z104" r:id="rId14" xr:uid="{85BEE165-B2A2-4B5C-9DDC-37845B2E1BE2}"/>
     <hyperlink ref="Z105" r:id="rId15" xr:uid="{61CCF914-FBA9-4B47-8488-B80500D1DF7F}"/>
     <hyperlink ref="R103" r:id="rId16" xr:uid="{7F7A99EF-699B-47A2-9323-12799ACADE03}"/>
     <hyperlink ref="R104" r:id="rId17" xr:uid="{47DFC1D9-B346-48F2-895B-EE32FC927EF3}"/>
     <hyperlink ref="R105" r:id="rId18" xr:uid="{2E93C6C9-22BD-4394-A0AC-11C4AC4788A3}"/>
     <hyperlink ref="R106" r:id="rId19" xr:uid="{B318C66B-3929-4424-9A16-414276441B99}"/>
     <hyperlink ref="Z106" r:id="rId20" xr:uid="{4032B38C-7FAC-405A-B913-CE5BD65D3D74}"/>
     <hyperlink ref="Z107" r:id="rId21" xr:uid="{B70BA181-E3A7-4F70-9405-4539A53E22F1}"/>
@@ -18689,97 +19369,145 @@
     <hyperlink ref="Z109" r:id="rId23" xr:uid="{2FFF0AF5-C37D-4C0E-8717-843FCE998A4C}"/>
     <hyperlink ref="Z110" r:id="rId24" xr:uid="{6A762BFB-0D9B-425A-A545-19F62D986CDC}"/>
     <hyperlink ref="R107" r:id="rId25" xr:uid="{7D73C587-B850-4534-97EF-8865628C9A4C}"/>
     <hyperlink ref="R108" r:id="rId26" xr:uid="{3A65747E-3611-47FF-8901-32EED8986630}"/>
     <hyperlink ref="R110" r:id="rId27" xr:uid="{EDF2F707-6C1A-4EA1-BC06-95114EC46DB6}"/>
     <hyperlink ref="Z111" r:id="rId28" xr:uid="{AD700660-CAF0-4819-B76F-375A63F88B42}"/>
     <hyperlink ref="R112" r:id="rId29" xr:uid="{11CFB3EF-44DA-44C7-AABA-ED71D708CEF3}"/>
     <hyperlink ref="Z112" r:id="rId30" xr:uid="{B23B6FB8-A571-481B-BE6E-E2A9061B6A21}"/>
     <hyperlink ref="R111" r:id="rId31" xr:uid="{063F0D88-2177-4D31-B973-5D290885BDC9}"/>
     <hyperlink ref="R113" r:id="rId32" xr:uid="{58DABD26-6DB4-479C-ABE7-602B6B6FEF98}"/>
     <hyperlink ref="R114" r:id="rId33" xr:uid="{87BDD6EB-7B9A-427B-941B-C24E2BB11B81}"/>
     <hyperlink ref="R115" r:id="rId34" xr:uid="{33F35F51-0468-4791-B655-6E7016C19F07}"/>
     <hyperlink ref="R116" r:id="rId35" xr:uid="{21774AB5-E06C-457A-93EB-8EB5F0C99C0E}"/>
     <hyperlink ref="R117" r:id="rId36" xr:uid="{9DCECBEC-8B40-46B7-B975-DDF5BEAD6D51}"/>
     <hyperlink ref="R118" r:id="rId37" xr:uid="{6F5CFE08-E5EC-468D-B371-2EF7D56AFC1E}"/>
     <hyperlink ref="R119" r:id="rId38" xr:uid="{E4D31EC3-790A-4F6C-A1C2-46692BF65BDC}"/>
     <hyperlink ref="R120" r:id="rId39" xr:uid="{032695E9-2B21-4BDB-B784-2DE82917AC0F}"/>
     <hyperlink ref="R121" r:id="rId40" xr:uid="{6E287042-72B2-4BD7-8331-5FB9478EB30A}"/>
     <hyperlink ref="R122" r:id="rId41" xr:uid="{BD0929D3-6E81-4774-8528-67C573A764F0}"/>
     <hyperlink ref="R123" r:id="rId42" xr:uid="{CD984A26-70B9-48D1-9BA0-1882AB936BFA}"/>
     <hyperlink ref="R124" r:id="rId43" xr:uid="{B1BCABFE-AF02-4AFE-A260-75C330B092C9}"/>
     <hyperlink ref="R125" r:id="rId44" xr:uid="{A4DB713B-BA62-460E-A8A3-818CC0DBE3B1}"/>
     <hyperlink ref="R126" r:id="rId45" xr:uid="{781009CA-9856-44B2-91FC-98C78C2FA194}"/>
     <hyperlink ref="R154" r:id="rId46" xr:uid="{6DDDFE70-88C7-403C-B5B9-EB08E6D489CD}"/>
     <hyperlink ref="R155" r:id="rId47" xr:uid="{0B6E7EC5-C3F5-418D-A629-B45DF62A718A}"/>
+    <hyperlink ref="R189" r:id="rId48" xr:uid="{D4D79EA0-388C-4AC6-B4FD-EADF7F22DC74}"/>
+    <hyperlink ref="R190" r:id="rId49" xr:uid="{261AFA2D-E4B6-4BAB-A312-571DFB2C362A}"/>
+    <hyperlink ref="R191" r:id="rId50" xr:uid="{89B99235-BFA8-4C60-A997-5281479F4517}"/>
+    <hyperlink ref="R192" r:id="rId51" xr:uid="{6D11BE8D-959E-49B5-B797-1B45E619D63E}"/>
+    <hyperlink ref="R193" r:id="rId52" xr:uid="{38F883BD-1EEA-471D-B2BB-54078B5C9075}"/>
+    <hyperlink ref="R194" r:id="rId53" xr:uid="{D7665CD0-9914-4F56-B97B-E7A44E2A724D}"/>
+    <hyperlink ref="R195" r:id="rId54" xr:uid="{98F8AC3E-3A26-4AC3-A033-62253874AE76}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.27559055118110243" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="8" scale="23" fitToHeight="0" orientation="landscape" r:id="rId48"/>
-  <legacyDrawing r:id="rId49"/>
+  <pageSetup paperSize="8" scale="23" fitToHeight="0" orientation="landscape" r:id="rId55"/>
+  <legacyDrawing r:id="rId56"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654">MRFVUJU225U6-1083677916-22801</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654">
       <Url>https://jlfound.sharepoint.com/sites/Grants/_layouts/15/DocIdRedir.aspx?ID=MRFVUJU225U6-1083677916-22801</Url>
       <Description>MRFVUJU225U6-1083677916-22801</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="5fd33055-3fb3-426d-b4e6-55f0fc8c5654" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bbd7b314-18f1-424d-b9c3-8a2b147865c8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010078850BF83B79624E907E9CA8FA614D65" ma:contentTypeVersion="54" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="853327a1fb7026bba69acdf477710596">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fd33055-3fb3-426d-b4e6-55f0fc8c5654" xmlns:ns3="bbd7b314-18f1-424d-b9c3-8a2b147865c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1aecd8d0e383c03b3e3b5c48d5a3b98" ns2:_="" ns3:_="">
     <xsd:import namespace="5fd33055-3fb3-426d-b4e6-55f0fc8c5654"/>
     <xsd:import namespace="bbd7b314-18f1-424d-b9c3-8a2b147865c8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
@@ -18992,168 +19720,79 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B31253-B67B-41A1-B5EF-B75B3D0A83C7}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67B31253-B67B-41A1-B5EF-B75B3D0A83C7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8979D5F2-D067-4C3C-8E4E-DDE130C66EA0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996561A2-DD86-4BD4-8E99-BD4CBEFBCB20}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0D5270-BACD-45EA-AC5E-2565A3BA144C}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996561A2-DD86-4BD4-8E99-BD4CBEFBCB20}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8979D5F2-D067-4C3C-8E4E-DDE130C66EA0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>openpyxl</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010078850BF83B79624E907E9CA8FA614D65</vt:lpwstr>
   </property>